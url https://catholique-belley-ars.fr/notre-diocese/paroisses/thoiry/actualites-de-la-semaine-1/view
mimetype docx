--- v0 (2026-03-27)
+++ v1 (2026-05-10)
@@ -1,178 +1,155 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="547D2F41" w14:textId="77777777" w:rsidTr="00955B4E">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2186A961" w14:textId="44D0C9ED" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="16AB21ED" w14:textId="25984B52" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="00B53D35">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00B53D35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cinquième Dimanche de Carême</w:t>
+              <w:t>Dimanche du 5</w:t>
             </w:r>
-            <w:r w:rsidRPr="00315EE6">
+            <w:r w:rsidRPr="00B53D35">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...4 lines deleted...]
-            <w:r w:rsidRPr="00315EE6">
+            <w:r w:rsidRPr="00B53D35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année A ; St </w:t>
+              <w:t xml:space="preserve">Dimanche de Pâques </w:t>
             </w:r>
-            <w:r>
+          </w:p>
+          <w:p w14:paraId="461CA89B" w14:textId="2AF3BE67" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="00B53D35" w:rsidP="00B53D35">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00B53D35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jean</w:t>
+              <w:t xml:space="preserve">Année </w:t>
             </w:r>
-            <w:r w:rsidR="0057441D">
+            <w:r w:rsidRPr="00B53D35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t>A ;</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00B53D35">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve"> St Jean 14, 1·12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
       <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="1458CF16" w14:textId="77777777" w:rsidTr="00955B4E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -244,3033 +221,4183 @@
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="32C21AD1" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
-            <w:hyperlink r:id="rId5" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w14:paraId="5B8B917A" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
+              <w:t>https ://catholique-belley-ars.fr/notre-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00315EE6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>diocese</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00315EE6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>/paroisses/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00315EE6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>thoiry</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00315EE6">
+              <w:rPr>
+                <w:rFonts w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E62ADF5" w14:textId="257CE2BC" w:rsidR="002D2291" w:rsidRPr="004B3A9C" w:rsidRDefault="00580333" w:rsidP="004B3A9C">
+    <w:p w14:paraId="6E6E3041" w14:textId="77777777" w:rsidR="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="00334047">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« Celui qui croit e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> moi accomplira les mêmes œ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">uvres </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>qu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F790878" w14:textId="77777777" w:rsidR="005E3FCD" w:rsidRDefault="005E3FCD" w:rsidP="005E3FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="721D04B8" w14:textId="672487C2" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L'évangile d'aujourd'hui rappelle que nous sommes appelés non </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>seulement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à croire en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jésus</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mais aussi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à utiliser</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos talents pour faire ce qu'il a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>fait. « Celui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">qui </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">croit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>en mo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>era, lui aussi, les-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>œuvres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>je fais</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>apporter l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>réconfo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">rt </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">x et </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">elles </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>q</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ui</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sont affligés, accompagner les malades, protéger les faible</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s et les vulnérables</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, manger avec </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>es pécheurs, défendre le droit des opprimés, dénoncer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'injustice. Nous sommes les mains, les pieds et le </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>cœur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, le corps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>du Christ dans notre monde, Pour Jésus, le plus important n'est pas l'</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>activité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> du culte, mais la qualité de la vie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Je suis venu pour que vous ayez la vie et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l'ayez en </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bond</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C'est</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pourquoi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>les temples de pierre seront toujours moins importants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>que les temples vivants que nous sommes. La disparition de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>nombreuses églises et le fait d'être une minorité ne nous e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pêchera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pas de vivre n</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tre christianis</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>me</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et n'affectera pas l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a qualité de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> nos engagements chrétiens. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2676CEB3" w14:textId="29F95928" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La première lecture d'aujourd'hui est révélatrice de l'importance du service pour les chrétiens. Lorsque les </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>disciples</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> après la résurrection commencèrent à comprendre le me</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sage de Jésus, ils se donnèrent des </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>structure</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s qui correspondent à son enseign</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ment</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: ils instituèrent des</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>diacres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> p</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r servir aux table</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, prendre soin des ve</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ves, aider les</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>pauvres</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> visiter </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>les malades. C’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">est là </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> toute première structure de l'église. C'est un symbole très significatif qui nous</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rappelle que la</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« pratique</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> religieuse</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>» consiste avant tout à</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>incarner dans nos vies</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>les exigences de l</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Évangile</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> c'est</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>à</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>-dire savoir se mettre au ser</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ice</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>des autres</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>St</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Jean qui</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>était</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">si près de Jésus a </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>b</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ien compris cet enseignement fondamental</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">du  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="064F2B18" w14:textId="60F5F427" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Seigneur. Dans son </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>évangile</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l nous</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>raconte</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« le lavement d</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s pied</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mais </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mentionne pas « l'</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>institution</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eucharistie ». L'eucharistie était pourtant</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rès</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">importante pour </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>lui</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et, lorsqu'il écrit son évangile, plusieurs </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>dizaines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>’</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>années après la mort et la résurrection du Christ, les chrétien</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se réunissaient chaque dimanche, « le premier</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ur de</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>la semaine</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour « rompr</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le p</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ain »</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>célébrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> l'eucharistie). Mais Jean veut souligner que cette célébration de l'eucharistie </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ne</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> prend toute sa </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>valeur</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>que</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> si nous s</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ommes au </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">service </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>es uns des autr</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s,</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> comme</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> le Christ l'a été durant sa vie et comme il a voulu le souligner par le lavement des pieds. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2634F9E2" w14:textId="4C1A4DBC" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le Christ a été pour nous non </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">seulement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">un « maître </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD" w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>spirituel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> » mais aussi un exemple vivant de ce que nous devons faire d</w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ns notre vie de </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>tous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B53D35">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">es jours. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4049D96E" w14:textId="3DB86C6E" w:rsidR="00B53D35" w:rsidRPr="005E3FCD" w:rsidRDefault="005E3FCD" w:rsidP="005E3FCD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-[...21 lines deleted...]
-        <w:t>résurrection et la vie. »</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ce</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ui qui croit en moi accomplira </w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">les </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ê</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mes œuvr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s que moi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B53D35" w:rsidRPr="005E3FCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>»</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7181C8A4" w14:textId="64A3CEA9" w:rsidR="00334047" w:rsidRPr="00334047" w:rsidRDefault="00334047" w:rsidP="00334047">
-      <w:pPr>
+    <w:p w14:paraId="680AA179" w14:textId="77777777" w:rsidR="004116AD" w:rsidRDefault="004116AD" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="688525AD" w14:textId="77777777" w:rsidR="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="004116AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31F1D5F9" w14:textId="7E5E0A9C" w:rsidR="004B3A9C" w:rsidRDefault="002D2291" w:rsidP="004116AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>02 au 10 mai 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7573446F" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRPr="00C03BF3" w:rsidRDefault="00A6173A" w:rsidP="004116AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B06D2B" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samedi 02 mai</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: (Messe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Anti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ci</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pée du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche de Pâques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F2F138" w14:textId="62862B61" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e 14h00 à 16h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7311C866" w14:textId="56CF026A" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D173DA3" w14:textId="4FD1C421" w:rsidR="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">imanche 03 mai : (Messe du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche de Pâques)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E370DFB" w14:textId="431D3D23" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collonges 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe pour</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marie et Florent KIRMAN, pour Marthe et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>rancis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RIC</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>H</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ARD</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> les </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>défunt</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>leur</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>f</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mille</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CC21BAA" w14:textId="45B4CCE8" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="00A6173A" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00334047">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lundi </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>04</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mai : Temps de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>âques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DAC11F7" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">épétition </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>des chants</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D39F5F7" w14:textId="7DDDF931" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mardi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05 mai : Temps de Pâques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="097EE394" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63ED58D7" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00684F9A" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collonges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00684F9A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03C9EAAF" w14:textId="6EF2EB3D" w:rsidR="002D2291" w:rsidRPr="00280F64" w:rsidRDefault="002D2291" w:rsidP="00280F64">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>La résurrection de Lazare, dans l’évangile de S. Jean, est le dernier miracle de Jésus, le dernier</w:t>
-[...31 lines deleted...]
-        <w:t>» offert dans cet éternel procès entre la lumière et les ténèbres. Peu après commence le drame de la Passion. En retournant en Judée pour sauver son ami, Jésus risque sa vie et va au-devant de sa propre mort.</w:t>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mercredi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06 mai : Temps de Pâques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFB25AE" w14:textId="4B6B62E7" w:rsidR="00334047" w:rsidRPr="00334047" w:rsidRDefault="00334047" w:rsidP="00334047">
-      <w:pPr>
+    <w:p w14:paraId="743CE66E" w14:textId="5CCAAD64" w:rsidR="002D2291" w:rsidRPr="0026572B" w:rsidRDefault="00280F64" w:rsidP="002D2291">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe  </w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291" w:rsidRPr="0026572B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F610644" w14:textId="03CEB846" w:rsidR="002D2291" w:rsidRPr="00454AC3" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jeudi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07 mai : Temps </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pâques</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="283A45BB" w14:textId="1D972825" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E91E768" w14:textId="198EBDD9" w:rsidR="002D2291" w:rsidRPr="003C387B" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00334047">
-[...63 lines deleted...]
-        <w:t> C’est là la profession de foi que les autres évangélistes mettent sur les lèvres de Pierre.</w:t>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vendredi </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>08 mai : Temps de Pâques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE13F7B" w14:textId="33675AF3" w:rsidR="00334047" w:rsidRPr="002803CD" w:rsidRDefault="00334047" w:rsidP="00334047">
-[...809 lines deleted...]
-    <w:p w14:paraId="1D6989FD" w14:textId="308039EF" w:rsidR="002D2291" w:rsidRPr="008E6282" w:rsidRDefault="00F30B4A" w:rsidP="00525712">
+    <w:p w14:paraId="72487463" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Péron 18h00 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pas de messe</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E851200" w14:textId="381D70C1" w:rsidR="002D2291" w:rsidRPr="00424D8A" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">pour les enfants qui se préparent à la première des communions </w:t>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk196469657"/>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>09</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mai :</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Messe anticipée </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>du 6</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30" w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> D</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>imanch</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pâques)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DF6CDF" w14:textId="0C06618B" w:rsidR="002D2291" w:rsidRPr="0032706B" w:rsidRDefault="00525712" w:rsidP="002D2291">
-      <w:pPr>
+    <w:p w14:paraId="724CA9B2" w14:textId="6C4236A3" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00E6449A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 1</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30" w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30" w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Baptême de Flavio BAC</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ASSINO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62366317" w14:textId="039D4F07" w:rsidR="006F02DC" w:rsidRPr="006F02DC" w:rsidRDefault="00443811" w:rsidP="00E6449A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004116AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h</w:t>
+      </w:r>
+      <w:r w:rsidR="004116AD" w:rsidRPr="004116AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30 à 14h30</w:t>
+      </w:r>
+      <w:r w:rsidR="004116AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Permanence </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="004116AD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">onfession </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5210761F" w14:textId="685E18E4" w:rsidR="002D2291" w:rsidRPr="00E6449A" w:rsidRDefault="004B2B7E" w:rsidP="00E6449A">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E6449A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>St Jean de Gonville</w:t>
+      </w:r>
+      <w:r w:rsidR="002D2291" w:rsidRPr="00E6449A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 18h00 : </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="5" w:name="_Hlk217638896"/>
+      <w:r w:rsidR="002D2291" w:rsidRPr="00E6449A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+        <w:t>Messe</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="3A60AF88" w14:textId="26FB5018" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p w14:paraId="5C90614C" w14:textId="3A1618DE" w:rsidR="002D2291" w:rsidRPr="006A14E5" w:rsidRDefault="002D2291" w:rsidP="002D2291">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dimanche </w:t>
       </w:r>
-      <w:r w:rsidR="007D0D0B">
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00315EE6">
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10 mai</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00315EE6">
-[...37 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: Messe du 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="002B2E30">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
-      <w:r>
-[...17 lines deleted...]
-        <w:t>)</w:t>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de Pâques)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A3ACC73" w14:textId="69096EC8" w:rsidR="002D2291" w:rsidRPr="00A54568" w:rsidRDefault="00A54568" w:rsidP="00A54568">
+    <w:p w14:paraId="16361E8A" w14:textId="599C5757" w:rsidR="004B3A9C" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="009047A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...39 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pé</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on 10h</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D2291" w:rsidRPr="004A0DFA">
-[...3 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ur</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002D2291" w:rsidRPr="0032706B">
-[...29 lines deleted...]
-        <w:t xml:space="preserve">     </w:t>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lucien et Di</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dier </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>FERROL</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>LIET,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les </w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ou</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>v</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>eaux bapti</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>és</w:t>
+      </w:r>
+      <w:r w:rsidR="002B2E30">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC21BAA" w14:textId="60CD7A11" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="002D2291">
-[...1252 lines deleted...]
-    <w:p w14:paraId="16361E8A" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="002D2291" w:rsidP="009047A3">
+    <w:p w14:paraId="0865368A" w14:textId="469169F7" w:rsidR="00A6173A" w:rsidRDefault="002B2E30" w:rsidP="009047A3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD2F17">
-[...35 lines deleted...]
-        <w:t>Messes.</w:t>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>on 10h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A6173A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Messe</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        <w:t>Baptême de Victoria VANSILIETTE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06983E0D" w14:textId="77777777" w:rsidR="00C67374" w:rsidRDefault="00C67374" w:rsidP="00C67374">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73507B90" w14:textId="77777777" w:rsidR="00C67374" w:rsidRPr="004B3A9C" w:rsidRDefault="00C67374" w:rsidP="00C67374">
+      <w:pPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour </w:t>
-[...24 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="102"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
       <w:tr w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w14:paraId="5BFE5F38" w14:textId="77777777" w:rsidTr="004B3A9C">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B48F86" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
+          <w:p w14:paraId="74B48F86" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="001137F9" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="001137F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Des événements à venir</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="001137F9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DF30961" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
+          <w:p w14:paraId="15EE0BC9" w14:textId="24C151C2" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="2"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jeudi 14 mai à 10h00</w:t>
+            </w:r>
+            <w:r w:rsidR="001137F9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Célébration de </w:t>
+            </w:r>
+            <w:r w:rsidR="001137F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>'Ascension</w:t>
+            </w:r>
+            <w:r w:rsidR="001137F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">du Seigneur </w:t>
+            </w:r>
+            <w:r w:rsidR="001137F9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dans</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A6173A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> l'église de Thoiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49EB1E83" w14:textId="33002BFB" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="001137F9">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dimanche 29 mars à 10h00 : </w:t>
+              <w:t xml:space="preserve">Vendredi 15 mai de 9h à 12h : </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="001137F9">
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Célébration du dimanche des Rameaux à l’église de Thoiry. </w:t>
-[...170 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>Formation des notaires paroissiaux à la cure de Bellegarde.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="615E7D71" w14:textId="71A6268D" w:rsidR="00C10503" w:rsidRDefault="00C10503" w:rsidP="004116AD">
       <w:pPr>
         <w:spacing w:line="254" w:lineRule="auto"/>
         <w:ind w:left="770"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00C10503" w:rsidSect="00CB20C5">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -3302,51 +4429,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C143A16"/>
+    <w:tmpl w:val="D09CA938"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005">
@@ -3526,50 +4653,389 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FCE3F10"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FE1C295E"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="326B6F89"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="50D8C2FC"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="770" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50214F5E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="391AF546"/>
+    <w:lvl w:ilvl="0" w:tplc="100C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="100C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="100C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="100C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A11030E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AD8F022"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1491" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -3642,158 +5108,175 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5811" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6531" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="302345628">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1023433931">
     <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1259218851">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2128229767">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="498544393">
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FF59AD"/>
     <w:rsid w:val="00024C95"/>
     <w:rsid w:val="00085778"/>
     <w:rsid w:val="00091911"/>
     <w:rsid w:val="000E67D6"/>
     <w:rsid w:val="000F118E"/>
+    <w:rsid w:val="001137F9"/>
     <w:rsid w:val="00116B2C"/>
     <w:rsid w:val="00204729"/>
     <w:rsid w:val="002803CD"/>
     <w:rsid w:val="00280F64"/>
+    <w:rsid w:val="002B2E30"/>
     <w:rsid w:val="002B7B4C"/>
     <w:rsid w:val="002D2291"/>
     <w:rsid w:val="00334047"/>
     <w:rsid w:val="00340149"/>
     <w:rsid w:val="003A35F4"/>
     <w:rsid w:val="003B4691"/>
     <w:rsid w:val="004116AD"/>
     <w:rsid w:val="00443811"/>
     <w:rsid w:val="004453EF"/>
     <w:rsid w:val="004B2B7E"/>
     <w:rsid w:val="004B3A9C"/>
     <w:rsid w:val="00525712"/>
     <w:rsid w:val="00536454"/>
     <w:rsid w:val="0057441D"/>
     <w:rsid w:val="00580333"/>
+    <w:rsid w:val="005E3FCD"/>
     <w:rsid w:val="00681B62"/>
     <w:rsid w:val="006F02DC"/>
     <w:rsid w:val="007208D0"/>
     <w:rsid w:val="0077159F"/>
     <w:rsid w:val="0079444A"/>
     <w:rsid w:val="007A2804"/>
     <w:rsid w:val="007C11F1"/>
     <w:rsid w:val="007D0D0B"/>
     <w:rsid w:val="007D54CE"/>
     <w:rsid w:val="00813C27"/>
     <w:rsid w:val="008667DE"/>
     <w:rsid w:val="00883C5D"/>
     <w:rsid w:val="008E0217"/>
     <w:rsid w:val="008E6282"/>
     <w:rsid w:val="009047A3"/>
     <w:rsid w:val="009733E9"/>
     <w:rsid w:val="009930DB"/>
     <w:rsid w:val="00A265C6"/>
     <w:rsid w:val="00A54568"/>
+    <w:rsid w:val="00A6173A"/>
     <w:rsid w:val="00B44C27"/>
     <w:rsid w:val="00B46C54"/>
+    <w:rsid w:val="00B53D35"/>
     <w:rsid w:val="00BA57EE"/>
     <w:rsid w:val="00C10503"/>
     <w:rsid w:val="00C512BD"/>
+    <w:rsid w:val="00C67374"/>
     <w:rsid w:val="00C95BC3"/>
     <w:rsid w:val="00CB20C5"/>
     <w:rsid w:val="00CE254C"/>
+    <w:rsid w:val="00CE75AF"/>
     <w:rsid w:val="00D24145"/>
     <w:rsid w:val="00E051EA"/>
     <w:rsid w:val="00E35236"/>
     <w:rsid w:val="00E3747C"/>
     <w:rsid w:val="00E6449A"/>
     <w:rsid w:val="00E756BE"/>
     <w:rsid w:val="00F30B4A"/>
     <w:rsid w:val="00FB4C33"/>
     <w:rsid w:val="00FF59AD"/>
     <w:rsid w:val="00FF76B0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5EDD4506"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{72A28D95-3038-41BD-B7A2-5368147ECCD5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -4728,51 +6211,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="002D2291"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5026,74 +6509,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9485E2D3-D992-4A38-961A-0263DA4685D5}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5092</Characters>
+  <Pages>1</Pages>
+  <Words>663</Words>
+  <Characters>3652</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>30</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6005</CharactersWithSpaces>
+  <CharactersWithSpaces>4307</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>