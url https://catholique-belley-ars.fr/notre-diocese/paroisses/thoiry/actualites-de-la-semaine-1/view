--- v1 (2026-05-10)
+++ v2 (2026-07-09)
@@ -1,4417 +1,2813 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="547D2F41" w14:textId="77777777" w:rsidTr="00955B4E">
+      <w:tr w:rsidR="00503CC9" w:rsidRPr="00315EE6" w14:paraId="07AB5C87" w14:textId="77777777" w:rsidTr="00CD44AB">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="16AB21ED" w14:textId="25984B52" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="00B53D35">
+          <w:p w14:paraId="4342DC3D" w14:textId="58767157" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B53D35">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Dimanche du 5</w:t>
+              <w:t>Treizième Dimanche du Temps Ordinaire</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53D35">
+          </w:p>
+          <w:p w14:paraId="7707F769" w14:textId="1E241773" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:vertAlign w:val="superscript"/>
               </w:rPr>
-              <w:t>ème</w:t>
+              <w:t xml:space="preserve">Année A ; St Matthieu 10, </w:t>
+            </w:r>
+            <w:r w:rsidR="00BB53E6">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>37-42</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B53D35">
+            <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dimanche de Pâques </w:t>
-[...31 lines deleted...]
-              <w:t xml:space="preserve"> St Jean 14, 1·12.</w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="1458CF16" w14:textId="77777777" w:rsidTr="00955B4E">
+      <w:tr w:rsidR="00503CC9" w:rsidRPr="00315EE6" w14:paraId="53288B8C" w14:textId="77777777" w:rsidTr="00CD44AB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618AAE7F" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="54095160" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Groupement Paroissial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20552ED5" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="0483C1C5" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Challex, Collonges, Farges, Péron, Pougny, St Jean de Gonville et Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF25C0B" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="4DAD59A3" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C21AD1" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="0E54AF77" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
-            <w:hyperlink r:id="rId6" w:history="1">
+            <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5B8B917A" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="61DC1543" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>https ://catholique-belley-ars.fr/notre-</w:t>
-[...47 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E6E3041" w14:textId="77777777" w:rsidR="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="00334047">
+    <w:p w14:paraId="675C7A89" w14:textId="56E68ED3" w:rsidR="00503CC9" w:rsidRPr="00974B2A" w:rsidRDefault="00C8751B" w:rsidP="00974B2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00974B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>« Qui vous accueille m’accueille</w:t>
+      </w:r>
+      <w:r w:rsidR="00974B2A" w:rsidRPr="00974B2A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61D5D374" w14:textId="72760D6A" w:rsidR="00503CC9" w:rsidRPr="008E0F27" w:rsidRDefault="0076193E" w:rsidP="0076193E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...94 lines deleted...]
-        <w:t>i »</w:t>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0F27">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>Dans l’Évangile de ce dimanche, le Christ nous adresse des paroles très fortes. Nous y trouvons trois éléments absolument essentiels : l’accueil, l’attachement à Jésus et notre rôle d’ambassadeurs du Christ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F790878" w14:textId="77777777" w:rsidR="005E3FCD" w:rsidRDefault="005E3FCD" w:rsidP="005E3FCD">
+    <w:p w14:paraId="6DE1BABC" w14:textId="1B6005B1" w:rsidR="0076193E" w:rsidRPr="008E0F27" w:rsidRDefault="00447FE1" w:rsidP="0076193E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Préférer le Christ ne veut pas dire que nous ne devons pas aimer nos proches. Ce qu’il attend de nous, c’est que nous lui donnions la première place. Quand le Christ a la priorité dans notre vie, il devient notre modèle. Nous aussi, nous pouvons aimer les autres de plus en plus à la manière de Jésus. Quand des jeunes fiancés décident de s’unir pour la vie, cela ne veut pas dire qu’ils renient leurs familles, leurs parents, leurs amis. C’est la même chose dans notre relation au Christ : le préférer c’est devenir capable d’aimer les autres en vérité. Lui-même nous recommande d’aimer Dieu de tout notre cœur et d’aimer notre prochain comme-nous-mêmes.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="721D04B8" w14:textId="672487C2" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+    <w:p w14:paraId="7D97359B" w14:textId="4D0D2FA2" w:rsidR="00447FE1" w:rsidRPr="008E0F27" w:rsidRDefault="007B575B" w:rsidP="0076193E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...628 lines deleted...]
-        <w:t xml:space="preserve"> nos engagements chrétiens. </w:t>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>En fait, notre accueil du Christ et notre attachement à lui nous poussent à l’engagement missionnaire. Jésus qui nous appelle tous à marcher à sa suite n’est pas un maître parmi d’autres. Il est le Fils de Dieu qui est « venu chercher et sauver ceux qui étaient perdus ». Nous sommes envoyés pour témoigner par notre vie et nos paroles de Celui qui nous habite. Nous contribuons à bâtir ce monde nouveau que Jésus appelle le Royaume de Dieu ; dans ce Royaume, l’écoute de l’autre, l’entraide, la solidarité, le soutien aux autres, la visite aux malades sont prioritaires. C’est Jésus lui-même qui nous le dit : « Tout ce que vous avez ait au plus petit d’entre les miens, c’est à moi que vous l’avez fait » (Mt 25, 40).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2676CEB3" w14:textId="29F95928" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+    <w:p w14:paraId="6F582BB8" w14:textId="089DF4F6" w:rsidR="008E0F27" w:rsidRPr="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="008E0F27">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...498 lines deleted...]
-        <w:t xml:space="preserve">du  </w:t>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0F27">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Nous, disciples du Christ, nous sommes donc envoyés. Mais nous ne devons pas oublier que nous ne sommes pas notre propre source : nous ne parlons pas, nous n’agissons pas en notre nom. Nous ne devons pas nous enorgueillir de l’accueil qui est fait à notre témoignage. En effet, c’est Dieu qui agit dans le cœur ce ceux et celles qu’il met sur notre route. Nous devons donc rester très humbles car sans Jésus, rien n’aurait été possible. Le rôle de l’Église, notre rôle à tous, c’est précisément d’accueillir tous ceux et celles qui se sentent attirés par lui. C’est à ces qualités d’accueil que nous serons reconnus comme disciples du Christ.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="064F2B18" w14:textId="60F5F427" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
+    <w:p w14:paraId="19D7A80E" w14:textId="24921533" w:rsidR="00D04495" w:rsidRPr="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="008E0F27">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008E0F27">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Le dimanche, nous sommes réunis pour l’Eucharistie ; c’est Dieu qui nous accueille en sa maison. Il nous invite à son festin. Et à la fin de chaque messe, il nous envoie pour témoigner dans le monde de cet amour gratuit toujours offert. Les occasions ne manquent pas où nous pouvons rendre les autres plus heureux. Ne les manquons pas. À travers eux, c’est le Seigneur qui frappe à notre porte.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="202C4DF7" w14:textId="77777777" w:rsidR="007B575B" w:rsidRPr="00447FE1" w:rsidRDefault="007B575B" w:rsidP="0076193E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...499 lines deleted...]
-      </w:r>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="2634F9E2" w14:textId="4C1A4DBC" w:rsidR="00B53D35" w:rsidRPr="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="005E3FCD">
-[...98 lines deleted...]
-    <w:p w14:paraId="4049D96E" w14:textId="3DB86C6E" w:rsidR="00B53D35" w:rsidRPr="005E3FCD" w:rsidRDefault="005E3FCD" w:rsidP="005E3FCD">
+    <w:p w14:paraId="4EDBD9D4" w14:textId="77777777" w:rsidR="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005E3FCD">
-[...118 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="680AA179" w14:textId="77777777" w:rsidR="004116AD" w:rsidRDefault="004116AD" w:rsidP="002D2291">
+    <w:p w14:paraId="3C66F62F" w14:textId="77777777" w:rsidR="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="688525AD" w14:textId="77777777" w:rsidR="00B53D35" w:rsidRDefault="00B53D35" w:rsidP="004116AD">
+    <w:p w14:paraId="4CA32C9D" w14:textId="77777777" w:rsidR="008B5F48" w:rsidRDefault="008B5F48" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...8 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="31F1D5F9" w14:textId="7E5E0A9C" w:rsidR="004B3A9C" w:rsidRDefault="002D2291" w:rsidP="004116AD">
+    <w:p w14:paraId="631DE261" w14:textId="5BCC6DF5" w:rsidR="00503CC9" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
       </w:r>
-      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
-[...7 lines deleted...]
-        <w:t>02 au 10 mai 2026</w:t>
+      <w:r w:rsidR="00BB53E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>27 juin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au </w:t>
+      </w:r>
+      <w:r w:rsidR="00BB53E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05 juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7573446F" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRPr="00C03BF3" w:rsidRDefault="00A6173A" w:rsidP="004116AD">
+    <w:p w14:paraId="3C0B6A1B" w14:textId="77777777" w:rsidR="007255E3" w:rsidRPr="00C03BF3" w:rsidRDefault="007255E3" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="11B06D2B" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
-[...514 lines deleted...]
-    <w:p w14:paraId="2CC21BAA" w14:textId="45B4CCE8" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="00A6173A" w:rsidP="002D2291">
+    <w:p w14:paraId="0C8289E5" w14:textId="70FD67AC" w:rsidR="00503CC9" w:rsidRPr="00AA3CA9" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lundi </w:t>
-[...54 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juin </w:t>
+      </w:r>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Farges 20h00 :</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> R</w:t>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
       </w:r>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">épétition </w:t>
-[...7 lines deleted...]
-        <w:t>des chants</w:t>
+        <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...134 lines deleted...]
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="20"/>
-[...12 lines deleted...]
-        <w:t>06 mai : Temps de Pâques</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743CE66E" w14:textId="5CCAAD64" w:rsidR="002D2291" w:rsidRPr="0026572B" w:rsidRDefault="00280F64" w:rsidP="002D2291">
-[...196 lines deleted...]
-    <w:p w14:paraId="72487463" w14:textId="77777777" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+    <w:p w14:paraId="06F0C3D4" w14:textId="784698BE" w:rsidR="00503CC9" w:rsidRPr="00AA3CA9" w:rsidRDefault="00383A80" w:rsidP="00503CC9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A6173A">
-[...15 lines deleted...]
-        <w:t>Pas de messe</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2731">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Baptême de Raphaël SOURISSEAU-FERROLLIET</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E851200" w14:textId="381D70C1" w:rsidR="002D2291" w:rsidRPr="00424D8A" w:rsidRDefault="002D2291" w:rsidP="002D2291">
-      <w:pPr>
+    <w:p w14:paraId="5D9540E1" w14:textId="3D0FD4D6" w:rsidR="00503CC9" w:rsidRPr="004C37A7" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00315EE6">
-[...129 lines deleted...]
-        <w:t>Pâques)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D051AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>as de permanence confession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="724CA9B2" w14:textId="6C4236A3" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00E6449A">
+    <w:p w14:paraId="41E6DFAA" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="006B3E56" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Hlk211518795"/>
-[...23 lines deleted...]
-      <w:r w:rsidRPr="002B2E30">
+      <w:bookmarkStart w:id="0" w:name="_Hlk211519291"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="511F5420" w14:textId="5AD94A57" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">juin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003952B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C71D99D" w14:textId="25DBEA0D" w:rsidR="00503CC9" w:rsidRPr="00483808" w:rsidRDefault="00C17034" w:rsidP="00483808">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:line="254" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Péron</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="004A0DFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Messes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="0032706B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00483808">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00483808">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00483808">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A5CD6F" w14:textId="20C6B5F7" w:rsidR="00503CC9" w:rsidRPr="00457CA9" w:rsidRDefault="00503CC9" w:rsidP="00457CA9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lundi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00D531A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juin </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire (St </w:t>
+      </w:r>
+      <w:r w:rsidR="00457CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pierre et St Paul, Apôtres</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC6DCBC" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>épétitio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n des chants</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A0F0818" w14:textId="78973BDD" w:rsidR="00503CC9" w:rsidRPr="0084757F" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D531A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juin</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidR="00457CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Premiers martyrs </w:t>
+      </w:r>
+      <w:r w:rsidR="0080039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>de l’</w:t>
+      </w:r>
+      <w:r w:rsidR="0080039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="0080039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">glise de Rome) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39A1E916" w14:textId="77777777" w:rsidR="00AD5FF2" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB6347E" w14:textId="49B0AA42" w:rsidR="00503CC9" w:rsidRPr="008C7BAC" w:rsidRDefault="00AD5FF2" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 14h30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5FF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Funérailles de Mme </w:t>
+      </w:r>
+      <w:r w:rsidR="00681522">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CAVADINI Olivia </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="008C7BAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6208B351" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00477FD6" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collonges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>h00</w:t>
       </w:r>
-      <w:r w:rsidR="002B2E30" w:rsidRPr="002B2E30">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="002B2E30">
-[...31 lines deleted...]
-        <w:t>ASSINO</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62366317" w14:textId="039D4F07" w:rsidR="006F02DC" w:rsidRPr="006F02DC" w:rsidRDefault="00443811" w:rsidP="00E6449A">
+    <w:p w14:paraId="02D419B3" w14:textId="50800F01" w:rsidR="00503CC9" w:rsidRPr="00476F63" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>01 juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Temps Ordinaire   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEA9164" w14:textId="6328D354" w:rsidR="00503CC9" w:rsidRPr="009A2D07" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954709">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe </w:t>
+      </w:r>
+      <w:r w:rsidR="00C85C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anniversaire du décès de</w:t>
+      </w:r>
+      <w:r w:rsidR="0062550B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mme Monica RANCI</w:t>
+      </w:r>
+      <w:r w:rsidR="00C85C99">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4AD866FF" w14:textId="4D6542CF" w:rsidR="00503CC9" w:rsidRPr="005C40FA" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>02 juillet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AF421EC" w14:textId="4A515AEA" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00B53839" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00 :</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954709">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00954709">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32C63A0B" w14:textId="7CEB4917" w:rsidR="00503CC9" w:rsidRPr="00F74D71" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vendredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>03 juillet</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidR="0080039F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(St Thomas, Apôtre) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79AD93A1" w14:textId="5A127FB9" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="0042119B" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00954709">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à la maison de retraite</w:t>
+      </w:r>
+      <w:r w:rsidR="00954709">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00503CC9" w:rsidRPr="00CB7F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="570AF96C" w14:textId="779ABBEA" w:rsidR="00503CC9" w:rsidRPr="00640EDA" w:rsidRDefault="00503CC9" w:rsidP="00640EDA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samedi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C17034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>04 juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161457461"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009727C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208581410"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202603564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196469657"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="5B0F8963" w14:textId="3E514E88" w:rsidR="00503CC9" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004116AD">
-[...41 lines deleted...]
-        <w:t xml:space="preserve">onfession </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004C3065">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pas de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>permanence confession</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5210761F" w14:textId="685E18E4" w:rsidR="002D2291" w:rsidRPr="00E6449A" w:rsidRDefault="004B2B7E" w:rsidP="00E6449A">
+    <w:p w14:paraId="46103B36" w14:textId="29AB3A0F" w:rsidR="00640EDA" w:rsidRDefault="00640EDA" w:rsidP="00503CC9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E6449A">
-[...27 lines deleted...]
-        <w:t>Messe</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>15h00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE54E4" w:rsidRPr="00DE54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00DE54E4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Mariage de </w:t>
+      </w:r>
+      <w:r w:rsidR="009544E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sébastien JOUSLIN et Natalia FLUDER </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-[...5 lines deleted...]
-      <w:pPr>
+    <w:p w14:paraId="7E167D0B" w14:textId="6BFD063B" w:rsidR="00503CC9" w:rsidRPr="00601FE0" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00247DF2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de quarantaine pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00560F52">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mme Olimpia PI</w:t>
+      </w:r>
+      <w:r w:rsidR="00051F2D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>TTET</w:t>
+      </w:r>
+      <w:r w:rsidR="007255E3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217638896"/>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="3FC80648" w14:textId="63DDD035" w:rsidR="00503CC9" w:rsidRPr="006A14E5" w:rsidRDefault="00503CC9" w:rsidP="00503CC9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00315EE6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dimanche </w:t>
       </w:r>
-      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
-[...9 lines deleted...]
-      <w:r w:rsidR="002B2E30">
+      <w:r w:rsidR="00C17034">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05 juillet</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00A6173A" w:rsidRPr="00A6173A">
-[...9 lines deleted...]
-      <w:r w:rsidR="00A6173A" w:rsidRPr="002B2E30">
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00383A80">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71CBA">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>ème</w:t>
       </w:r>
-      <w:r w:rsidR="002B2E30">
-[...37 lines deleted...]
-        <w:t>de Pâques)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16361E8A" w14:textId="599C5757" w:rsidR="004B3A9C" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="009047A3">
-      <w:pPr>
+    <w:p w14:paraId="77A5D896" w14:textId="3AA8DFDE" w:rsidR="00503CC9" w:rsidRPr="004C3065" w:rsidRDefault="00503CC9" w:rsidP="004C3065">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="254" w:lineRule="auto"/>
-[...199 lines deleted...]
-        <w:t>.</w:t>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00C17034" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ougny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes.</w:t>
+      </w:r>
+      <w:r w:rsidR="00483808" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0865368A" w14:textId="469169F7" w:rsidR="00A6173A" w:rsidRDefault="002B2E30" w:rsidP="009047A3">
-      <w:pPr>
+    <w:p w14:paraId="33FC9D2E" w14:textId="3E0400C7" w:rsidR="00B53839" w:rsidRPr="00681522" w:rsidRDefault="004C3065" w:rsidP="00B53839">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="3"/>
+          <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="254" w:lineRule="auto"/>
-[...88 lines deleted...]
-      </w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 11h30 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baptême de Giulia FOL </w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="102"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="116"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w14:paraId="5BFE5F38" w14:textId="77777777" w:rsidTr="004B3A9C">
+      <w:tr w:rsidR="00503CC9" w:rsidRPr="004B3A9C" w14:paraId="4C284240" w14:textId="77777777" w:rsidTr="00CD44AB">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B48F86" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="001137F9" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
+          <w:p w14:paraId="4385179E" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001137F9">
+            <w:r w:rsidRPr="00C472EC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Des événements à venir</w:t>
             </w:r>
-            <w:r w:rsidRPr="001137F9">
+            <w:r w:rsidRPr="00C472EC">
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="15EE0BC9" w14:textId="24C151C2" w:rsidR="00A6173A" w:rsidRPr="00A6173A" w:rsidRDefault="00A6173A" w:rsidP="00A6173A">
+          <w:p w14:paraId="63E7DF2A" w14:textId="6632D73F" w:rsidR="00503CC9" w:rsidRPr="00A4396D" w:rsidRDefault="00A4396D" w:rsidP="00A4396D">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="5"/>
+              </w:numPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0014259B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Mercredi 01 juillet à 19h30 :</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00CA657D">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Rencontre des adolescents qui se pré</w:t>
+            </w:r>
+            <w:r w:rsidR="0014259B">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>parent à leur initiation chrétienne à la salle la Grange à Thoiry.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51693522" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00B46DBC" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="2"/>
               </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00A6173A">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jeudi 14 mai à 10h00</w:t>
+              <w:t>Jeudi 02 juillet de 9h à 12h </w:t>
             </w:r>
-            <w:r w:rsidR="001137F9">
+            <w:r w:rsidRPr="00952DFE">
               <w:rPr>
-                <w:b/>
-[...11 lines deleted...]
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A6173A">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="18"/>
-                <w:szCs w:val="18"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Célébration de </w:t>
-[...72 lines deleted...]
-              <w:t>Formation des notaires paroissiaux à la cure de Bellegarde.</w:t>
+              <w:t xml:space="preserve"> Rencontre du MCR à la salle St Maurice à Challex. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="615E7D71" w14:textId="71A6268D" w:rsidR="00C10503" w:rsidRDefault="00C10503" w:rsidP="004116AD">
-[...7 lines deleted...]
-    <w:sectPr w:rsidR="00C10503" w:rsidSect="00CB20C5">
+    <w:p w14:paraId="358E8CD0" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
+    <w:sectPr w:rsidR="00C10503" w:rsidSect="00503CC9">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -4429,51 +2825,51 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D09CA938"/>
+    <w:tmpl w:val="40463614"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005">
@@ -4542,51 +2938,51 @@
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="27162C29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8E42990"/>
+    <w:tmpl w:val="26BC75A2"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -4653,634 +3049,495 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FCE3F10"/>
+    <w:nsid w:val="4BD2699D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FE1C295E"/>
+    <w:tmpl w:val="D60C2D68"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="770" w:hanging="360"/>
-[...224 lines deleted...]
-      <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:ind w:left="771" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1491" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2211" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2931" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3651" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4371" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5091" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5811" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A11030E"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8AD8F022"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="771" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1491" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2211" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2931" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3651" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4371" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5091" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5811" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
         <w:ind w:left="6531" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C636524"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E50EF8A0"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="302345628">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1023433931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1259218851">
-[...2 lines deleted...]
-  <w:num w:numId="5" w16cid:durableId="2128229767">
+  <w:num w:numId="4" w16cid:durableId="1697123546">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="498544393">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="5" w16cid:durableId="1122722214">
+    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF59AD"/>
-[...18 lines deleted...]
-    <w:rsid w:val="00443811"/>
+    <w:rsidRoot w:val="00BC4219"/>
+    <w:rsid w:val="00051F2D"/>
+    <w:rsid w:val="000623DF"/>
+    <w:rsid w:val="0014259B"/>
+    <w:rsid w:val="00247DF2"/>
+    <w:rsid w:val="00383718"/>
+    <w:rsid w:val="00383A80"/>
+    <w:rsid w:val="0042119B"/>
     <w:rsid w:val="004453EF"/>
-    <w:rsid w:val="004B2B7E"/>
-[...8 lines deleted...]
-    <w:rsid w:val="007208D0"/>
+    <w:rsid w:val="00447FE1"/>
+    <w:rsid w:val="00457CA9"/>
+    <w:rsid w:val="00483808"/>
+    <w:rsid w:val="004A10E9"/>
+    <w:rsid w:val="004C3065"/>
+    <w:rsid w:val="00503CC9"/>
+    <w:rsid w:val="00560F52"/>
+    <w:rsid w:val="0062550B"/>
+    <w:rsid w:val="00640EDA"/>
+    <w:rsid w:val="00681522"/>
+    <w:rsid w:val="007255E3"/>
+    <w:rsid w:val="0076193E"/>
     <w:rsid w:val="0077159F"/>
-    <w:rsid w:val="0079444A"/>
     <w:rsid w:val="007A2804"/>
-    <w:rsid w:val="007C11F1"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00BA57EE"/>
+    <w:rsid w:val="007B575B"/>
+    <w:rsid w:val="0080039F"/>
+    <w:rsid w:val="00893836"/>
+    <w:rsid w:val="008B5F48"/>
+    <w:rsid w:val="008E0F27"/>
+    <w:rsid w:val="009544E6"/>
+    <w:rsid w:val="00954709"/>
+    <w:rsid w:val="00974B2A"/>
+    <w:rsid w:val="00A4396D"/>
+    <w:rsid w:val="00AD5FF2"/>
+    <w:rsid w:val="00B51AAE"/>
+    <w:rsid w:val="00B53839"/>
+    <w:rsid w:val="00B956B1"/>
+    <w:rsid w:val="00BB53E6"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rsid w:val="00C10503"/>
-    <w:rsid w:val="00C512BD"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00FF76B0"/>
+    <w:rsid w:val="00C17034"/>
+    <w:rsid w:val="00C85C99"/>
+    <w:rsid w:val="00C8751B"/>
+    <w:rsid w:val="00CA657D"/>
+    <w:rsid w:val="00D04495"/>
+    <w:rsid w:val="00D531A4"/>
+    <w:rsid w:val="00DE54E4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EDD4506"/>
+  <w14:docId w14:val="3A41F5F7"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{72A28D95-3038-41BD-B7A2-5368147ECCD5}"/>
+  <w15:docId w15:val="{E6D4B480-219C-40BE-A3F0-C7E4807463BF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -5640,622 +3897,612 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="00503CC9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="00BC4219"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="00503CC9"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="lev">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="004C3065"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6509,90 +4756,60 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>663</Words>
-  <Characters>3652</Characters>
+  <Words>723</Words>
+  <Characters>3978</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4307</CharactersWithSpaces>
+  <CharactersWithSpaces>4692</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>