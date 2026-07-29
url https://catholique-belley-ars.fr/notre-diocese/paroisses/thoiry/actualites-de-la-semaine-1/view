--- v2 (2026-07-09)
+++ v3 (2026-07-29)
@@ -11,2803 +11,2943 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00503CC9" w:rsidRPr="00315EE6" w14:paraId="07AB5C87" w14:textId="77777777" w:rsidTr="00CD44AB">
+      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="44ADED24" w14:textId="77777777" w:rsidTr="00C97DC2">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4342DC3D" w14:textId="58767157" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="316D9BF8" w14:textId="5FD554B1" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Treizième Dimanche du Temps Ordinaire</w:t>
+              <w:t>Q</w:t>
+            </w:r>
+            <w:r w:rsidR="0040095F">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>uin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zième Dimanche du Temps Ordinaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7707F769" w14:textId="1E241773" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="55053ACF" w14:textId="01FF4167" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année A ; St Matthieu 10, </w:t>
+              <w:t xml:space="preserve">Année A ; St Matthieu </w:t>
             </w:r>
-            <w:r w:rsidR="00BB53E6">
+            <w:r w:rsidR="00884BD0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>37-42</w:t>
+              <w:t>13, 1-23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00503CC9" w:rsidRPr="00315EE6" w14:paraId="53288B8C" w14:textId="77777777" w:rsidTr="00CD44AB">
+      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="66A2AA57" w14:textId="77777777" w:rsidTr="00C97DC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="54095160" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="5F6F6507" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Groupement Paroissial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0483C1C5" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="4F83AD69" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Challex, Collonges, Farges, Péron, Pougny, St Jean de Gonville et Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4DAD59A3" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="09A07641" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0E54AF77" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="6BE55EAC" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="61DC1543" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00315EE6" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="596DDC20" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="675C7A89" w14:textId="56E68ED3" w:rsidR="00503CC9" w:rsidRPr="00974B2A" w:rsidRDefault="00C8751B" w:rsidP="00974B2A">
+    <w:p w14:paraId="1F230B79" w14:textId="473E82A5" w:rsidR="002C5CCE" w:rsidRPr="00FB3F09" w:rsidRDefault="00FB3F09" w:rsidP="00FB3F09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-        <w:t>. »</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>« Voici que le Semeur est sorti pour semer. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61D5D374" w14:textId="72760D6A" w:rsidR="00503CC9" w:rsidRPr="008E0F27" w:rsidRDefault="0076193E" w:rsidP="0076193E">
+    <w:p w14:paraId="36C807F4" w14:textId="2F02BAB8" w:rsidR="00400DA7" w:rsidRPr="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
-[...12 lines deleted...]
-        <w:t>Dans l’Évangile de ce dimanche, le Christ nous adresse des paroles très fortes. Nous y trouvons trois éléments absolument essentiels : l’accueil, l’attachement à Jésus et notre rôle d’ambassadeurs du Christ.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La parabole, en tant que genre littéraire, était très présente dans la littérature hébraïque. Nous en connaissons environ trois mille et Jésus les utilisait souvent. Il excelle à les raconter et le rabbin Klausner, de l’Université hébraïque de Jérusalem, disait que le chef-d’œuvre de la littérature juive était les paraboles de Jésus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DE1BABC" w14:textId="1B6005B1" w:rsidR="0076193E" w:rsidRPr="008E0F27" w:rsidRDefault="00447FE1" w:rsidP="0076193E">
+    <w:p w14:paraId="32E5F8A1" w14:textId="5F407D77" w:rsidR="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Préférer le Christ ne veut pas dire que nous ne devons pas aimer nos proches. Ce qu’il attend de nous, c’est que nous lui donnions la première place. Quand le Christ a la priorité dans notre vie, il devient notre modèle. Nous aussi, nous pouvons aimer les autres de plus en plus à la manière de Jésus. Quand des jeunes fiancés décident de s’unir pour la vie, cela ne veut pas dire qu’ils renient leurs familles, leurs parents, leurs amis. C’est la même chose dans notre relation au Christ : le préférer c’est devenir capable d’aimer les autres en vérité. Lui-même nous recommande d’aimer Dieu de tout notre cœur et d’aimer notre prochain comme-nous-mêmes.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le mot «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>parabole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», en hébreu «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mâchâl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», signifie «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>récit symbolique destiné à faire découvrir un sens caché</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». La parabole ne s’impose pas, elle propose, elle éveille. Elle manifeste un grand respect pour les auditeurs et s’adresse à la capacité d’imagination de celui et de celle qui l’écoutent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D97359B" w14:textId="4D0D2FA2" w:rsidR="00447FE1" w:rsidRPr="008E0F27" w:rsidRDefault="007B575B" w:rsidP="0076193E">
+    <w:p w14:paraId="2688E878" w14:textId="26CA3017" w:rsidR="00400DA7" w:rsidRDefault="00F71948" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>En fait, notre accueil du Christ et notre attachement à lui nous poussent à l’engagement missionnaire. Jésus qui nous appelle tous à marcher à sa suite n’est pas un maître parmi d’autres. Il est le Fils de Dieu qui est « venu chercher et sauver ceux qui étaient perdus ». Nous sommes envoyés pour témoigner par notre vie et nos paroles de Celui qui nous habite. Nous contribuons à bâtir ce monde nouveau que Jésus appelle le Royaume de Dieu ; dans ce Royaume, l’écoute de l’autre, l’entraide, la solidarité, le soutien aux autres, la visite aux malades sont prioritaires. C’est Jésus lui-même qui nous le dit : « Tout ce que vous avez ait au plus petit d’entre les miens, c’est à moi que vous l’avez fait » (Mt 25, 40).</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jésus connaissait les obstacles que la Parole de Dieu rencontrait. Mais il savait aussi que cette Parole avait le pouvoir de transformer un terrain rocailleux en terre d’abondance. Isaïe nous dit dans la première lecture : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De même que la pluie et la neige descendent des cieux et n’y retournent pas sans avoir arrosé la terre, sans l’avoir fécondée et l’avoir fait germer pour fournir la semence au semeur et le pain à manger, ainsi en est-il de la parole qui sort de ma bouche, elle ne revient pas vers moi sans effet, sans avoir accompli ce que j’ai voulu et réalisé l’objet de sa mission.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» (Isaïe 55, 10-11). La Parole de Dieu donne du fruit en abondance et elle peut transformer «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nos cœurs de pierre en cœur de chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F582BB8" w14:textId="089DF4F6" w:rsidR="008E0F27" w:rsidRPr="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="008E0F27">
+    <w:p w14:paraId="7605A4CC" w14:textId="77777777" w:rsidR="006A377B" w:rsidRPr="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...10 lines deleted...]
-        <w:t>Nous, disciples du Christ, nous sommes donc envoyés. Mais nous ne devons pas oublier que nous ne sommes pas notre propre source : nous ne parlons pas, nous n’agissons pas en notre nom. Nous ne devons pas nous enorgueillir de l’accueil qui est fait à notre témoignage. En effet, c’est Dieu qui agit dans le cœur ce ceux et celles qu’il met sur notre route. Nous devons donc rester très humbles car sans Jésus, rien n’aurait été possible. Le rôle de l’Église, notre rôle à tous, c’est précisément d’accueillir tous ceux et celles qui se sentent attirés par lui. C’est à ces qualités d’accueil que nous serons reconnus comme disciples du Christ.</w:t>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dans la Bible, les hommes et les femmes ne sont pas divisés en deux catégories : ceux et celles de la bonne terre et ceux et celles des terrains improductifs. Chacun et chacune d’entre nous représente, à certains moments de notre vie, les différents terrains mentionnés dans la parabole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19D7A80E" w14:textId="24921533" w:rsidR="00D04495" w:rsidRPr="008E0F27" w:rsidRDefault="008E0F27" w:rsidP="008E0F27">
-[...16 lines deleted...]
-    <w:p w14:paraId="202C4DF7" w14:textId="77777777" w:rsidR="007B575B" w:rsidRPr="00447FE1" w:rsidRDefault="007B575B" w:rsidP="0076193E">
+    <w:p w14:paraId="519026FA" w14:textId="6AD5D4C3" w:rsidR="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
-[...252 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a d’abord la semence qui tombe sur le bord du chemin. Ceci représente les périodes où trop de choses prennent toute la place et risquent d’étouffer notre foi. «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...50 lines deleted...]
-          <w:szCs w:val="20"/>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vous comprenez, j’aimerais bien être à l’écoute de la Parole de Dieu le dimanche ! Mais, j’ai mes fêtes de famille, les sports à la télé, les voyages organisés, le cinéma, le théâtre et le tennis, le ski l’hiver et le golf l’été... et puis, il y a la fatigue de la semaine, alors je profite du week-end pour me reposer...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-    </w:p>
-[...1924 lines deleted...]
-        <w:t xml:space="preserve">Baptême de Giulia FOL </w:t>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Et la rencontre avec Dieu passe après tout le reste.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="116"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="763"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00503CC9" w:rsidRPr="004B3A9C" w14:paraId="4C284240" w14:textId="77777777" w:rsidTr="00CD44AB">
+      <w:tr w:rsidR="00CA4593" w:rsidRPr="004B3A9C" w14:paraId="4200A6EB" w14:textId="77777777" w:rsidTr="00CA4593">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4385179E" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="24FCD6C5" w14:textId="4C53B94A" w:rsidR="000E75CF" w:rsidRPr="00225CA0" w:rsidRDefault="004947AA" w:rsidP="00225CA0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C472EC">
+            <w:r w:rsidRPr="00225CA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Des événements à venir</w:t>
+              <w:t xml:space="preserve">Pourquoi faire dire </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C472EC">
+            <w:r w:rsidR="00225CA0" w:rsidRPr="00225CA0">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>des messes pour nos défunts ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E0031B4" w14:textId="4D2BD0FA" w:rsidR="00CA4593" w:rsidRDefault="00CA4593" w:rsidP="00CA4593">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DA3363">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>L’Église a toujours prié pour les défunts en particulier en offrant le sacrifice de la messe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141D2D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>. C’est le sens de la demande de sainte</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3363">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...13 lines deleted...]
-            <w:r w:rsidRPr="0014259B">
+            <w:r w:rsidRPr="00141D2D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Mercredi 01 juillet à 19h30 :</w:t>
+              <w:t>Monique sur son lit de mort à saint Augustin : « Peu m’importe le lieu de ma sépulture, mais souvenez-vous de moi à l’autel du Seigneur. »</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidRPr="00DA3363">
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t>parent à leur initiation chrétienne à la salle la Grange à Thoiry.</w:t>
+              <w:t xml:space="preserve"> De toutes les prières, le Saint Sacrifice de la messe est la plus éminente parce qu’il est l’actualisation du sacrifice de la croix, offert par Jésus au Père. Ce sacrifice est unique. Il a été offert une fois pour toutes il y a deux mille ans. Et parce que le Christ nous a dit de le faire en mémoire de lui, l’Église continue de le rendre présent et de l’offrir tout au long de l’histoire des hommes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51693522" w14:textId="77777777" w:rsidR="00503CC9" w:rsidRPr="00B46DBC" w:rsidRDefault="00503CC9" w:rsidP="00CD44AB">
+          <w:p w14:paraId="287F9840" w14:textId="77777777" w:rsidR="00CA4593" w:rsidRPr="00DA3363" w:rsidRDefault="00CA4593" w:rsidP="00CA4593">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008F7684">
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Jeudi 02 juillet de 9h à 12h </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Rencontre du MCR à la salle St Maurice à Challex. </w:t>
+              <w:t>À la messe se joue un autre mystère, celui de la communion des saints puisque le Christ est le pont entre les vivants et les défunts. Il est la tête de l’Église, celle du ciel, celle de la terre et celle du purgatoire. À la messe, ces trois états de l’Église se retrouvent unis par le Christ rendu présent sur l’autel. Ainsi, la messe est le moment où nous sommes les plus proches de nos défunts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="358E8CD0" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
-    <w:sectPr w:rsidR="00C10503" w:rsidSect="00503CC9">
+    <w:p w14:paraId="6F1D8A77" w14:textId="77777777" w:rsidR="00282F4E" w:rsidRPr="00282F4E" w:rsidRDefault="00282F4E" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a les terrains rocailleux qui rendent notre foi superficielle et éphémère. La jeune pousse fait des racines mais elle n’a pas de profondeur et est vite brûlée par le soleil, avant d’avoir grandi. La superficialité peut arrêter toute croissance de la vie chré</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tienne, même après l’enthousiasme des débuts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B55F7A8" w14:textId="7B89C9AF" w:rsidR="00282F4E" w:rsidRDefault="00282F4E" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a aussi les terrains avec des épines. La foi est alors étouffée par «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>les soucis du monde et la tromperie de la richesse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Jésus n’a cessé de mettre en garde contre l’ambiance matérialiste de notre civilisation. Bien sûr, nous avons besoin d’argent, de confort, de détente, de biens matériels, mais on ne peut se restreindre aux biens de consommation. La foi risque alors de disparaître : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’homme ne vit pas seulement de pain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794657B1" w14:textId="3B09676A" w:rsidR="00282F4E" w:rsidRDefault="00E76E1A" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le Seigneur a raconté cette parabole du semeur afin de souligner la générosité de Dieu qui sème à tous les vents. Il a confiance en nous et invite tout le monde à devenir de la bonne terre. Malgré tous les échecs, nous dit le Christ, la récolte sera bonne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260F65AD" w14:textId="582EF8A1" w:rsidR="006A377B" w:rsidRPr="006A377B" w:rsidRDefault="00FB3F09" w:rsidP="006A377B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ne vous découragez pas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», nous dit le Seigneur : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>annoncez la bonne nouvelle de l’évangile dans votre vie, semez généreusement et un jour cela portera du fruit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F1651E" w14:textId="77777777" w:rsidR="00400DA7" w:rsidRPr="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7BDE40" w14:textId="71F5ED77" w:rsidR="002C5CCE" w:rsidRPr="00C03BF3" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110A070F" w14:textId="7B814208" w:rsidR="002C5CCE" w:rsidRPr="00534F4D" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3EC035" w14:textId="3F0EE026" w:rsidR="00461BFE" w:rsidRPr="00461BFE" w:rsidRDefault="00461BFE" w:rsidP="00461BFE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D503E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allemogne 10h30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Baptême de Louis MOREAU et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">léna REBELO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28192455" w14:textId="67FE2783" w:rsidR="002C5CCE" w:rsidRPr="00461BFE" w:rsidRDefault="002C5CCE" w:rsidP="00461BFE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D051AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pas de permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67939BA8" w14:textId="0FF1DBE4" w:rsidR="002C5CCE" w:rsidRPr="006B3E56" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211519291"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="24C76083" w14:textId="2D982D37" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003952B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCE4B53" w14:textId="300DF830" w:rsidR="002C5CCE" w:rsidRPr="00262EBA" w:rsidRDefault="00461BFE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St Jean de Gonville </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Messes. Messe pour </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Philippe SIMON, pour Irène BRULHART, pour les défunts des familles BRULHART et CLARET, pour Jean-Paul L</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANDRE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782C586F" w14:textId="002F1FFA" w:rsidR="002C5CCE" w:rsidRPr="00457CA9" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lundi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (St</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6665">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58499DBF" w14:textId="1D1CEB16" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pas de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>épétitio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B35994E" w14:textId="2E5A59D7" w:rsidR="002C5CCE" w:rsidRPr="0084757F" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (St Camille de Lellis) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724714E8" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00927FCD" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA04BD" w14:textId="76412E1D" w:rsidR="002C5CCE" w:rsidRPr="00477FD6" w:rsidRDefault="00E531AF" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Collonges</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00F74D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00477FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2EF392" w14:textId="726C2CFC" w:rsidR="002C5CCE" w:rsidRPr="00E531AF" w:rsidRDefault="002C5CCE" w:rsidP="00E531AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (St Bonaventure) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204305C7" w14:textId="0E1472C7" w:rsidR="002C5CCE" w:rsidRPr="009A2D07" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46415FAF" w14:textId="46BE2266" w:rsidR="002C5CCE" w:rsidRPr="005C40FA" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (</w:t>
+      </w:r>
+      <w:r w:rsidR="00270589">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bse Vierge Marie du Mont Carmel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5500A5D9" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe suivie de l’adoration      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E7578B" w14:textId="3A99EE89" w:rsidR="002C5CCE" w:rsidRPr="00F74D71" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vendredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Ste Thérèse de St-Agustin</w:t>
+      </w:r>
+      <w:r w:rsidR="00545A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A161D95" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Péron 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D798572" w14:textId="4A41ED7D" w:rsidR="002C5CCE" w:rsidRPr="00640EDA" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samedi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161457461"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009727C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208581410"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202603564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196469657"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0A010F41" w14:textId="4CEDC03D" w:rsidR="002C5CCE" w:rsidRPr="00C26B44" w:rsidRDefault="00AB59E9" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00D503E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h30</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Baptême de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1184">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lilas ROUX-RODRIGUEZ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2E3DD" w14:textId="2060E279" w:rsidR="002C5CCE" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB59E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADC786B" w14:textId="3732AAF1" w:rsidR="002C5CCE" w:rsidRPr="00601FE0" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217638896"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messes. </w:t>
+      </w:r>
+      <w:r w:rsidR="00545A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe anniversaire du décès </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC36E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Rémi CORCELLE, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="17046043" w14:textId="739D3115" w:rsidR="002C5CCE" w:rsidRPr="006A14E5" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dimanche </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDB772" w14:textId="56BBB0E0" w:rsidR="002C5CCE" w:rsidRPr="00353FA2" w:rsidRDefault="002C6665" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1AC8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claude </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7502">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HENCHOZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D543D1" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
+    <w:sectPr w:rsidR="00C10503" w:rsidSect="002C5CCE">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2823,50 +2963,163 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18F64290"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB9C6E72"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40463614"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2929,163 +3182,50 @@
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
-      </w:pPr>
-[...111 lines deleted...]
-        <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4BD2699D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D60C2D68"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -3161,383 +3301,144 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
-    <w:abstractNumId w:val="0"/>
-[...4 lines deleted...]
-  <w:num w:numId="3" w16cid:durableId="1023433931">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1697123546">
+  <w:num w:numId="2" w16cid:durableId="1697123546">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1122722214">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="3" w16cid:durableId="1113094699">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00BC4219"/>
-[...6 lines deleted...]
-    <w:rsid w:val="0042119B"/>
+    <w:rsidRoot w:val="009672BF"/>
+    <w:rsid w:val="000C0C1D"/>
+    <w:rsid w:val="000E75CF"/>
+    <w:rsid w:val="0012026E"/>
+    <w:rsid w:val="00141D2D"/>
+    <w:rsid w:val="001E05FA"/>
+    <w:rsid w:val="00225CA0"/>
+    <w:rsid w:val="00270589"/>
+    <w:rsid w:val="00282F4E"/>
+    <w:rsid w:val="002C1184"/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rsid w:val="002C6665"/>
+    <w:rsid w:val="00316793"/>
+    <w:rsid w:val="0040095F"/>
+    <w:rsid w:val="00400DA7"/>
     <w:rsid w:val="004453EF"/>
-    <w:rsid w:val="00447FE1"/>
-[...10 lines deleted...]
-    <w:rsid w:val="0076193E"/>
+    <w:rsid w:val="00461BFE"/>
+    <w:rsid w:val="004947AA"/>
+    <w:rsid w:val="00545A43"/>
+    <w:rsid w:val="005A74F4"/>
+    <w:rsid w:val="006A377B"/>
     <w:rsid w:val="0077159F"/>
     <w:rsid w:val="007A2804"/>
-    <w:rsid w:val="007B575B"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="007E1AC8"/>
+    <w:rsid w:val="00884BD0"/>
+    <w:rsid w:val="008F7684"/>
+    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00AB59E9"/>
     <w:rsid w:val="00C10503"/>
-    <w:rsid w:val="00C17034"/>
-[...5 lines deleted...]
-    <w:rsid w:val="00DE54E4"/>
+    <w:rsid w:val="00CA4593"/>
+    <w:rsid w:val="00DA3363"/>
+    <w:rsid w:val="00DC36E5"/>
+    <w:rsid w:val="00E531AF"/>
+    <w:rsid w:val="00E76E1A"/>
+    <w:rsid w:val="00F71948"/>
+    <w:rsid w:val="00F81F2F"/>
+    <w:rsid w:val="00FA7502"/>
+    <w:rsid w:val="00FB234B"/>
+    <w:rsid w:val="00FB3F09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3A41F5F7"/>
+  <w14:docId w14:val="1234CF50"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{E6D4B480-219C-40BE-A3F0-C7E4807463BF}"/>
+  <w15:docId w15:val="{367BC01A-43EA-4774-AD2F-D498A72FCEDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3897,599 +3798,621 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00503CC9"/>
+    <w:rsid w:val="002C5CCE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00BC4219"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00503CC9"/>
+    <w:rsid w:val="002C5CCE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="004C3065"/>
+    <w:rsid w:val="002C5CCE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4761,55 +4684,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>723</Words>
-  <Characters>3978</Characters>
+  <Words>977</Words>
+  <Characters>5378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4692</CharactersWithSpaces>
+  <CharactersWithSpaces>6343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>