--- v0 (2026-04-06)
+++ v1 (2026-07-14)
@@ -11,3280 +11,2943 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="547D2F41" w14:textId="77777777" w:rsidTr="00955B4E">
+      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="44ADED24" w14:textId="77777777" w:rsidTr="00C97DC2">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2186A961" w14:textId="44D0C9ED" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="316D9BF8" w14:textId="5FD554B1" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Cinquième Dimanche de Carême</w:t>
+              <w:t>Q</w:t>
             </w:r>
-            <w:r w:rsidRPr="00315EE6">
+            <w:r w:rsidR="0040095F">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Année A ; St </w:t>
+              <w:t>uin</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Jean</w:t>
+              <w:t>zième Dimanche du Temps Ordinaire</w:t>
             </w:r>
-            <w:r w:rsidR="0057441D">
+          </w:p>
+          <w:p w14:paraId="55053ACF" w14:textId="01FF4167" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 11</w:t>
+              <w:t xml:space="preserve">Année A ; St Matthieu </w:t>
+            </w:r>
+            <w:r w:rsidR="00884BD0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>13, 1-23</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">, </w:t>
-[...26 lines deleted...]
-              <w:t xml:space="preserve">.  </w:t>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">   </w:t>
+              <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002D2291" w:rsidRPr="00315EE6" w14:paraId="1458CF16" w14:textId="77777777" w:rsidTr="00955B4E">
+      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="66A2AA57" w14:textId="77777777" w:rsidTr="00C97DC2">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="618AAE7F" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="5F6F6507" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Groupement Paroissial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="20552ED5" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="4F83AD69" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Challex, Collonges, Farges, Péron, Pougny, St Jean de Gonville et Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7EF25C0B" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="09A07641" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32C21AD1" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="6BE55EAC" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="5B8B917A" w14:textId="77777777" w:rsidR="002D2291" w:rsidRPr="00315EE6" w:rsidRDefault="002D2291" w:rsidP="00955B4E">
+          <w:p w14:paraId="596DDC20" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7E62ADF5" w14:textId="257CE2BC" w:rsidR="002D2291" w:rsidRPr="004B3A9C" w:rsidRDefault="00580333" w:rsidP="004B3A9C">
+    <w:p w14:paraId="1F230B79" w14:textId="473E82A5" w:rsidR="002C5CCE" w:rsidRPr="00FB3F09" w:rsidRDefault="00FB3F09" w:rsidP="00FB3F09">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:b/>
-[...23 lines deleted...]
-        <w:t>résurrection et la vie. »</w:t>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>« Voici que le Semeur est sorti pour semer. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7181C8A4" w14:textId="64A3CEA9" w:rsidR="00334047" w:rsidRPr="00334047" w:rsidRDefault="00334047" w:rsidP="00334047">
+    <w:p w14:paraId="36C807F4" w14:textId="2F02BAB8" w:rsidR="00400DA7" w:rsidRPr="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00334047">
-[...37 lines deleted...]
-        <w:t>» offert dans cet éternel procès entre la lumière et les ténèbres. Peu après commence le drame de la Passion. En retournant en Judée pour sauver son ami, Jésus risque sa vie et va au-devant de sa propre mort.</w:t>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La parabole, en tant que genre littéraire, était très présente dans la littérature hébraïque. Nous en connaissons environ trois mille et Jésus les utilisait souvent. Il excelle à les raconter et le rabbin Klausner, de l’Université hébraïque de Jérusalem, disait que le chef-d’œuvre de la littérature juive était les paraboles de Jésus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AFB25AE" w14:textId="4B6B62E7" w:rsidR="00334047" w:rsidRPr="00334047" w:rsidRDefault="00334047" w:rsidP="00334047">
+    <w:p w14:paraId="32E5F8A1" w14:textId="5F407D77" w:rsidR="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...27 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le mot «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334047">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>parabole</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334047">
-[...15 lines deleted...]
-        <w:t> C’est là la profession de foi que les autres évangélistes mettent sur les lèvres de Pierre.</w:t>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», en hébreu «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>mâchâl</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», signifie «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>récit symbolique destiné à faire découvrir un sens caché</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00400DA7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». La parabole ne s’impose pas, elle propose, elle éveille. Elle manifeste un grand respect pour les auditeurs et s’adresse à la capacité d’imagination de celui et de celle qui l’écoutent.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FE13F7B" w14:textId="33675AF3" w:rsidR="00334047" w:rsidRPr="002803CD" w:rsidRDefault="00334047" w:rsidP="00334047">
+    <w:p w14:paraId="2688E878" w14:textId="26CA3017" w:rsidR="00400DA7" w:rsidRDefault="00F71948" w:rsidP="00400DA7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:i/>
-[...29 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Jésus connaissait les obstacles que la Parole de Dieu rencontrait. Mais il savait aussi que cette Parole avait le pouvoir de transformer un terrain rocailleux en terre d’abondance. Isaïe nous dit dans la première lecture : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334047">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>De même que la pluie et la neige descendent des cieux et n’y retournent pas sans avoir arrosé la terre, sans l’avoir fécondée et l’avoir fait germer pour fournir la semence au semeur et le pain à manger, ainsi en est-il de la parole qui sort de ma bouche, elle ne revient pas vers moi sans effet, sans avoir accompli ce que j’ai voulu et réalisé l’objet de sa mission.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334047">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» (Isaïe 55, 10-11). La Parole de Dieu donne du fruit en abondance et elle peut transformer «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00334047">
-[...7 lines deleted...]
-        <w:t>»</w:t>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>nos cœurs de pierre en cœur de chair</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F71948">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BB4BF3" w14:textId="77777777" w:rsidR="00B46C54" w:rsidRPr="00B46C54" w:rsidRDefault="00B46C54" w:rsidP="00B46C54">
+    <w:p w14:paraId="7605A4CC" w14:textId="77777777" w:rsidR="006A377B" w:rsidRPr="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...19 lines deleted...]
-        <w:t> :</w:t>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dans la Bible, les hommes et les femmes ne sont pas divisés en deux catégories : ceux et celles de la bonne terre et ceux et celles des terrains improductifs. Chacun et chacune d’entre nous représente, à certains moments de notre vie, les différents terrains mentionnés dans la parabole.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5D56FC" w14:textId="77777777" w:rsidR="00B46C54" w:rsidRPr="00B46C54" w:rsidRDefault="00B46C54" w:rsidP="00B46C54">
+    <w:p w14:paraId="519026FA" w14:textId="6AD5D4C3" w:rsidR="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="16"/>
-[...103 lines deleted...]
-          <w:szCs w:val="16"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a d’abord la semence qui tombe sur le bord du chemin. Ceci représente les périodes où trop de choses prennent toute la place et risquent d’étouffer notre foi. «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0217">
-[...15 lines deleted...]
-          <w:szCs w:val="16"/>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Vous comprenez, j’aimerais bien être à l’écoute de la Parole de Dieu le dimanche ! Mais, j’ai mes fêtes de famille, les sports à la télé, les voyages organisés, le cinéma, le théâtre et le tennis, le ski l’hiver et le golf l’été... et puis, il y a la fatigue de la semaine, alors je profite du week-end pour me reposer...</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008E0217">
-[...2257 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r w:rsidRPr="006A377B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Et la rencontre avec Dieu passe après tout le reste.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="102"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="763"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w14:paraId="5BFE5F38" w14:textId="77777777" w:rsidTr="004B3A9C">
+      <w:tr w:rsidR="00CA4593" w:rsidRPr="004B3A9C" w14:paraId="4200A6EB" w14:textId="77777777" w:rsidTr="00CA4593">
         <w:trPr>
           <w:trHeight w:val="416"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74B48F86" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
+          <w:p w14:paraId="24FCD6C5" w14:textId="4C53B94A" w:rsidR="000E75CF" w:rsidRPr="00225CA0" w:rsidRDefault="004947AA" w:rsidP="00225CA0">
             <w:pPr>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...27 lines deleted...]
-              <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="00225CA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dimanche 29 mars à 10h00 : </w:t>
+              <w:t xml:space="preserve">Pourquoi faire dire </w:t>
             </w:r>
-            <w:r w:rsidRPr="004B3A9C">
-[...13 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:r w:rsidR="00225CA0" w:rsidRPr="00225CA0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
+              <w:t>des messes pour nos défunts ?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E0031B4" w14:textId="4D2BD0FA" w:rsidR="00CA4593" w:rsidRDefault="00CA4593" w:rsidP="00CA4593">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="00DA3363">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>L’Église a toujours prié pour les défunts en particulier en offrant le sacrifice de la messe</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141D2D">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jeudi 02 avril à 19h00 : </w:t>
+              <w:t>. C’est le sens de la demande de sainte</w:t>
             </w:r>
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="00DA3363">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>Célébration de la Cène du Seigneur à l’église de Challex.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00141D2D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Monique sur son lit de mort à saint Augustin : « Peu m’importe le lieu de ma sépulture, mais souvenez-vous de moi à l’autel du Seigneur. »</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3363">
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> De toutes les prières, le Saint Sacrifice de la messe est la plus éminente parce qu’il est l’actualisation du sacrifice de la croix, offert par Jésus au Père. Ce sacrifice est unique. Il a été offert une fois pour toutes il y a deux mille ans. Et parce que le Christ nous a dit de le faire en mémoire de lui, l’Église continue de le rendre présent et de l’offrir tout au long de l’histoire des hommes.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5F98BD00" w14:textId="77777777" w:rsidR="004B3A9C" w:rsidRPr="004B3A9C" w:rsidRDefault="004B3A9C" w:rsidP="004B3A9C">
+          <w:p w14:paraId="287F9840" w14:textId="77777777" w:rsidR="00CA4593" w:rsidRPr="00DA3363" w:rsidRDefault="00CA4593" w:rsidP="00CA4593">
             <w:pPr>
-              <w:numPr>
-[...2 lines deleted...]
-              </w:numPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004B3A9C">
-[...8 lines deleted...]
-            <w:r w:rsidRPr="004B3A9C">
+            <w:r w:rsidRPr="008F7684">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemin de Croix dans l’église de Thoiry.  </w:t>
-[...110 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>À la messe se joue un autre mystère, celui de la communion des saints puisque le Christ est le pont entre les vivants et les défunts. Il est la tête de l’Église, celle du ciel, celle de la terre et celle du purgatoire. À la messe, ces trois états de l’Église se retrouvent unis par le Christ rendu présent sur l’autel. Ainsi, la messe est le moment où nous sommes les plus proches de nos défunts. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="615E7D71" w14:textId="71A6268D" w:rsidR="00C10503" w:rsidRDefault="00C10503" w:rsidP="004116AD">
-[...3 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="6F1D8A77" w14:textId="77777777" w:rsidR="00282F4E" w:rsidRPr="00282F4E" w:rsidRDefault="00282F4E" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a les terrains rocailleux qui rendent notre foi superficielle et éphémère. La jeune pousse fait des racines mais elle n’a pas de profondeur et est vite brûlée par le soleil, avant d’avoir grandi. La superficialité peut arrêter toute croissance de la vie chré</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:softHyphen/>
+        <w:t>tienne, même après l’enthousiasme des débuts.</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00C10503" w:rsidSect="00CB20C5">
+    <w:p w14:paraId="5B55F7A8" w14:textId="7B89C9AF" w:rsidR="00282F4E" w:rsidRDefault="00282F4E" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il y a aussi les terrains avec des épines. La foi est alors étouffée par «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>les soucis du monde et la tromperie de la richesse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Jésus n’a cessé de mettre en garde contre l’ambiance matérialiste de notre civilisation. Bien sûr, nous avons besoin d’argent, de confort, de détente, de biens matériels, mais on ne peut se restreindre aux biens de consommation. La foi risque alors de disparaître : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>L’homme ne vit pas seulement de pain</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00282F4E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="794657B1" w14:textId="3B09676A" w:rsidR="00282F4E" w:rsidRDefault="00E76E1A" w:rsidP="00282F4E">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E76E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le Seigneur a raconté cette parabole du semeur afin de souligner la générosité de Dieu qui sème à tous les vents. Il a confiance en nous et invite tout le monde à devenir de la bonne terre. Malgré tous les échecs, nous dit le Christ, la récolte sera bonne.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="260F65AD" w14:textId="582EF8A1" w:rsidR="006A377B" w:rsidRPr="006A377B" w:rsidRDefault="00FB3F09" w:rsidP="006A377B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ne vous découragez pas</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», nous dit le Seigneur : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>annoncez la bonne nouvelle de l’évangile dans votre vie, semez généreusement et un jour cela portera du fruit</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB3F09">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>».</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17F1651E" w14:textId="77777777" w:rsidR="00400DA7" w:rsidRPr="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1E7BDE40" w14:textId="71F5ED77" w:rsidR="002C5CCE" w:rsidRPr="00C03BF3" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00F81F2F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="110A070F" w14:textId="7B814208" w:rsidR="002C5CCE" w:rsidRPr="00534F4D" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C3EC035" w14:textId="3F0EE026" w:rsidR="00461BFE" w:rsidRPr="00461BFE" w:rsidRDefault="00461BFE" w:rsidP="00461BFE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D503E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Allemogne 10h30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Baptême de Louis MOREAU et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">léna REBELO </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28192455" w14:textId="67FE2783" w:rsidR="002C5CCE" w:rsidRPr="00461BFE" w:rsidRDefault="002C5CCE" w:rsidP="00461BFE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D051AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pas de permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67939BA8" w14:textId="0FF1DBE4" w:rsidR="002C5CCE" w:rsidRPr="006B3E56" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211519291"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="24C76083" w14:textId="2D982D37" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003952B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FCE4B53" w14:textId="300DF830" w:rsidR="002C5CCE" w:rsidRPr="00262EBA" w:rsidRDefault="00461BFE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">St Jean de Gonville </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : Messes. Messe pour </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Philippe SIMON, pour Irène BRULHART, pour les défunts des familles BRULHART et CLARET, pour Jean-Paul L</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ANDRE, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="782C586F" w14:textId="002F1FFA" w:rsidR="002C5CCE" w:rsidRPr="00457CA9" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lundi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (St</w:t>
+      </w:r>
+      <w:r w:rsidR="002C6665">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Henri</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58499DBF" w14:textId="1D1CEB16" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Pas de </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>épétitio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B35994E" w14:textId="2E5A59D7" w:rsidR="002C5CCE" w:rsidRPr="0084757F" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (St Camille de Lellis) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="724714E8" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00927FCD" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BFA04BD" w14:textId="76412E1D" w:rsidR="002C5CCE" w:rsidRPr="00477FD6" w:rsidRDefault="00E531AF" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Collonges</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00F74D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00477FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C2EF392" w14:textId="726C2CFC" w:rsidR="002C5CCE" w:rsidRPr="00E531AF" w:rsidRDefault="002C5CCE" w:rsidP="00E531AF">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidR="001E05FA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (St Bonaventure) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="204305C7" w14:textId="0E1472C7" w:rsidR="002C5CCE" w:rsidRPr="009A2D07" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46415FAF" w14:textId="46BE2266" w:rsidR="002C5CCE" w:rsidRPr="005C40FA" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (</w:t>
+      </w:r>
+      <w:r w:rsidR="00270589">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Bse Vierge Marie du Mont Carmel</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5500A5D9" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe suivie de l’adoration      </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14E7578B" w14:textId="3A99EE89" w:rsidR="002C5CCE" w:rsidRPr="00F74D71" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vendredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidR="000C0C1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Ste Thérèse de St-Agustin</w:t>
+      </w:r>
+      <w:r w:rsidR="00545A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A161D95" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Péron 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB7F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D798572" w14:textId="4A41ED7D" w:rsidR="002C5CCE" w:rsidRPr="00640EDA" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samedi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161457461"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009727C2">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208581410"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202603564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196469657"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="4"/>
+    </w:p>
+    <w:p w14:paraId="0A010F41" w14:textId="4CEDC03D" w:rsidR="002C5CCE" w:rsidRPr="00C26B44" w:rsidRDefault="00AB59E9" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="00D503E0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h30</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Baptême de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002C1184">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lilas ROUX-RODRIGUEZ</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65B2E3DD" w14:textId="2060E279" w:rsidR="002C5CCE" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00601FE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB59E9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1ADC786B" w14:textId="3732AAF1" w:rsidR="002C5CCE" w:rsidRPr="00601FE0" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217638896"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messes. </w:t>
+      </w:r>
+      <w:r w:rsidR="00545A43">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe anniversaire du décès </w:t>
+      </w:r>
+      <w:r w:rsidR="00DC36E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de Rémi CORCELLE, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="17046043" w14:textId="739D3115" w:rsidR="002C5CCE" w:rsidRPr="006A14E5" w:rsidRDefault="002C5CCE" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dimanche </w:t>
+      </w:r>
+      <w:r w:rsidR="00461BFE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>19</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> juillet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00E531AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEDB772" w14:textId="56BBB0E0" w:rsidR="002C5CCE" w:rsidRPr="00353FA2" w:rsidRDefault="002C6665" w:rsidP="002C5CCE">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1AC8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Claude </w:t>
+      </w:r>
+      <w:r w:rsidR="00FA7502">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HENCHOZ, </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="002C5CCE">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26D543D1" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
+    <w:sectPr w:rsidR="00C10503" w:rsidSect="002C5CCE">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -3300,53 +2963,166 @@
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18F64290"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EB9C6E72"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="3C143A16"/>
+    <w:tmpl w:val="40463614"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005">
@@ -3412,392 +3188,257 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27162C29"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD2699D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="D8E42990"/>
+    <w:tmpl w:val="D60C2D68"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="770" w:hanging="360"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1490" w:hanging="360"/>
+        <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2210" w:hanging="360"/>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2930" w:hanging="360"/>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3650" w:hanging="360"/>
+        <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4370" w:hanging="360"/>
+        <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5090" w:hanging="360"/>
+        <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5810" w:hanging="360"/>
+        <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="6530" w:hanging="360"/>
-[...112 lines deleted...]
-        <w:ind w:left="6531" w:hanging="360"/>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="302345628">
+  <w:num w:numId="2" w16cid:durableId="1697123546">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1023433931">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="3" w16cid:durableId="1113094699">
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF59AD"/>
-[...16 lines deleted...]
-    <w:rsid w:val="00443811"/>
+    <w:rsidRoot w:val="009672BF"/>
+    <w:rsid w:val="000C0C1D"/>
+    <w:rsid w:val="000E75CF"/>
+    <w:rsid w:val="0012026E"/>
+    <w:rsid w:val="00141D2D"/>
+    <w:rsid w:val="001E05FA"/>
+    <w:rsid w:val="00225CA0"/>
+    <w:rsid w:val="00270589"/>
+    <w:rsid w:val="00282F4E"/>
+    <w:rsid w:val="002C1184"/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rsid w:val="002C6665"/>
+    <w:rsid w:val="00316793"/>
+    <w:rsid w:val="0040095F"/>
+    <w:rsid w:val="00400DA7"/>
     <w:rsid w:val="004453EF"/>
-    <w:rsid w:val="004B2B7E"/>
-[...7 lines deleted...]
-    <w:rsid w:val="007208D0"/>
+    <w:rsid w:val="00461BFE"/>
+    <w:rsid w:val="004947AA"/>
+    <w:rsid w:val="00545A43"/>
+    <w:rsid w:val="005A74F4"/>
+    <w:rsid w:val="006A377B"/>
     <w:rsid w:val="0077159F"/>
-    <w:rsid w:val="0079444A"/>
     <w:rsid w:val="007A2804"/>
-    <w:rsid w:val="007C11F1"/>
-[...14 lines deleted...]
-    <w:rsid w:val="00BA57EE"/>
+    <w:rsid w:val="007E1AC8"/>
+    <w:rsid w:val="00884BD0"/>
+    <w:rsid w:val="008F7684"/>
+    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00AB59E9"/>
     <w:rsid w:val="00C10503"/>
-    <w:rsid w:val="00C512BD"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00FF76B0"/>
+    <w:rsid w:val="00CA4593"/>
+    <w:rsid w:val="00DA3363"/>
+    <w:rsid w:val="00DC36E5"/>
+    <w:rsid w:val="00E531AF"/>
+    <w:rsid w:val="00E76E1A"/>
+    <w:rsid w:val="00F71948"/>
+    <w:rsid w:val="00F81F2F"/>
+    <w:rsid w:val="00FA7502"/>
+    <w:rsid w:val="00FB234B"/>
+    <w:rsid w:val="00FB3F09"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5EDD4506"/>
+  <w14:docId w14:val="1234CF50"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{72A28D95-3038-41BD-B7A2-5368147ECCD5}"/>
+  <w15:docId w15:val="{367BC01A-43EA-4774-AD2F-D498A72FCEDF}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -4157,609 +3798,621 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="002C5CCE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF59AD"/>
+    <w:rsid w:val="009672BF"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="002C5CCE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="character" w:styleId="lev">
-[...9 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002D2291"/>
+    <w:rsid w:val="002C5CCE"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002C5CCE"/>
+    <w:rPr>
+      <w:color w:val="0000FF"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -5030,70 +4683,55 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>5092</Characters>
+  <Pages>1</Pages>
+  <Words>977</Words>
+  <Characters>5378</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
+  <Lines>44</Lines>
   <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...13 lines deleted...]
-  </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6005</CharactersWithSpaces>
+  <CharactersWithSpaces>6343</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>