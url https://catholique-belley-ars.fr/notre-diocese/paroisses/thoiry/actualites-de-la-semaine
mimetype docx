--- v1 (2026-07-14)
+++ v2 (2026-08-24)
@@ -1,2953 +1,2861 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="44ADED24" w14:textId="77777777" w:rsidTr="00C97DC2">
+      <w:tr w:rsidR="0004786F" w:rsidRPr="00315EE6" w14:paraId="711B7A08" w14:textId="77777777" w:rsidTr="003123B9">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="316D9BF8" w14:textId="5FD554B1" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="0D34D473" w14:textId="72CD25CB" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Q</w:t>
+              <w:t>Dix-</w:t>
             </w:r>
-            <w:r w:rsidR="0040095F">
+            <w:r w:rsidR="009F7694">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>uin</w:t>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r w:rsidR="00292D4D">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">euvième </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>zième Dimanche du Temps Ordinaire</w:t>
+              <w:t>Dimanche du Temps Ordinaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="55053ACF" w14:textId="01FF4167" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="3EC6F115" w14:textId="302D82A5" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année A ; St Matthieu </w:t>
+              <w:t xml:space="preserve">Année A ; St Matthieu 14, </w:t>
             </w:r>
-            <w:r w:rsidR="00884BD0">
+            <w:r w:rsidR="009F7694">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>13, 1-23</w:t>
+              <w:t>22</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">. </w:t>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="009F7694">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">33. </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w14:paraId="66A2AA57" w14:textId="77777777" w:rsidTr="00C97DC2">
+      <w:tr w:rsidR="0004786F" w:rsidRPr="00315EE6" w14:paraId="6E0C99F7" w14:textId="77777777" w:rsidTr="003123B9">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5F6F6507" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="46258914" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Groupement Paroissial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4F83AD69" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="2908ADFE" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Challex, Collonges, Farges, Péron, Pougny, St Jean de Gonville et Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="09A07641" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="4D07A810" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6BE55EAC" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="39C74FE5" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="596DDC20" w14:textId="77777777" w:rsidR="002C5CCE" w:rsidRPr="00315EE6" w:rsidRDefault="002C5CCE" w:rsidP="00C97DC2">
+          <w:p w14:paraId="2E50D51E" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1F230B79" w14:textId="473E82A5" w:rsidR="002C5CCE" w:rsidRPr="00FB3F09" w:rsidRDefault="00FB3F09" w:rsidP="00FB3F09">
+    <w:p w14:paraId="161618AD" w14:textId="68BD7240" w:rsidR="00880AF9" w:rsidRPr="00880AF9" w:rsidRDefault="00880AF9" w:rsidP="00880AF9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-        </w:rPr>
-[...7 lines deleted...]
-        <w:t>« Voici que le Semeur est sorti pour semer. »</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« Courage, c’est moi ! N’ayez pas peur. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C807F4" w14:textId="2F02BAB8" w:rsidR="00400DA7" w:rsidRPr="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
+    <w:p w14:paraId="75A2D058" w14:textId="02D73B99" w:rsidR="006F1CBA" w:rsidRPr="006F1CBA" w:rsidRDefault="006F1CBA" w:rsidP="006F1CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00400DA7">
-[...5 lines deleted...]
-        <w:t>La parabole, en tant que genre littéraire, était très présente dans la littérature hébraïque. Nous en connaissons environ trois mille et Jésus les utilisait souvent. Il excelle à les raconter et le rabbin Klausner, de l’Université hébraïque de Jérusalem, disait que le chef-d’œuvre de la littérature juive était les paraboles de Jésus.</w:t>
+      <w:r w:rsidRPr="006F1CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le récit de la tempête apaisée est un texte plein d’images et de symboles, qui s’appliquent aussi bien aux conditions difficiles du temps de Matthieu qu’aux conditions actuelles de notre Église. Aujourd’hui encore nous sommes dans la tempête. Notre monde est secoué par les guerres, les batailles entre partis politiques, le terrorisme, les ouragans, les épidémies, les famines, les tremblements de terre, les feux de forêts et les inondations. Les maladies de toutes sortes, les faillites immobilières, la flambée des prix, les pertes d’emploi, la pornographie, la drogue, la violence, les abus sexuels font partie de notre quotidien. L’Église se retrouve en période de décroissance et semble faire face à des problèmes insurmontables : L’assistance diminue, la « population pratiquante » vieillit, les églises ferment leurs portes et le nombre de prêtres ne suffit plus.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E5F8A1" w14:textId="5F407D77" w:rsidR="00400DA7" w:rsidRDefault="00400DA7" w:rsidP="00400DA7">
+    <w:p w14:paraId="021FA6ED" w14:textId="04E1FC99" w:rsidR="006F1CBA" w:rsidRDefault="006F1CBA" w:rsidP="006F1CBA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006F1CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ce sont les tempêtes dont parle l’Évangile. À travers tout cela, le Christ ne semble pas se rendre compte de ce qui se passe dans le monde. Il répète aux disciples : «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Courage, c’est moi, n’ayez pas peur ! Je suis là, avec vous</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006F1CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>. »</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28E78312" w14:textId="611B490B" w:rsidR="000228F2" w:rsidRPr="00880AF9" w:rsidRDefault="008B23BA" w:rsidP="008B23BA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Pierre, qui nous représente tous, fait un acte de bravoure et demande au Christ d’aller le rejoindre sur les eaux en furie, mais sa foi n’est pas à la hauteur de ses aspirations. La peur le prend et il commence à couler. «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Homme de peu de foi ! Pourquoi as-tu douté</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ?», lui dit Jésus, tout en lui tendant la main. Il est intéressant de noter que Pierre, celui qui doute, qui s’enfonce dans la mer en furie, qui renie le Christ, est celui choisi pour devenir le chef de l’Église. Il aura pour tâche « d’affermir ses sœurs et ses frères dans la foi » ! Ceci nous rappelle que notre foi n’est pas basée sur les dirigeants de l’Église, qui sont humains et faibles, mais sur le Christ lui-même qui assure la paix, la sérénité, la continuité de notre communauté chrétienne à travers les tempêtes de notre monde.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="740BEFD6" w14:textId="68653AB4" w:rsidR="008B23BA" w:rsidRDefault="00CD0E8C" w:rsidP="008B23BA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>foi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» est un combat contre le doute et contre la peur. Pierre, le «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>premier des croyants</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>», n’est pas choisi à cause de ses qualités personnelles. Après toutes ses grandes déclarations de fidélité, nous le voyons perdre pied au procès de Jésus où il affirme «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>qu’il ne connaît pas cet homme</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00400DA7">
-[...5 lines deleted...]
-        <w:t>». La parabole ne s’impose pas, elle propose, elle éveille. Elle manifeste un grand respect pour les auditeurs et s’adresse à la capacité d’imagination de celui et de celle qui l’écoutent.</w:t>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Au milieu de son doute et de sa peur, le chef des apôtres prie aujourd’hui avec insistance : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Seigneur, sauve</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>moi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>!</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t> Kyrie eleison</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CD0E8C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>!» Tout comme chacun et chacune d’entre nous, le chef des premières communautés chrétiennes, le premier Pape, possède une foi fragile, il est plein de peurs et d’angoisses. Cependant, lorsque Jésus est avec lui, lorsqu’il lui prend la main, il se sent en sécurité. Dans notre monde de turbulence extrême, le Christ est là au cœur de nos tempêtes, il est source de paix.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2688E878" w14:textId="26CA3017" w:rsidR="00400DA7" w:rsidRDefault="00F71948" w:rsidP="00400DA7">
-      <w:pPr>
+    <w:p w14:paraId="5D2B8315" w14:textId="47656C09" w:rsidR="00CD0E8C" w:rsidRDefault="00BF2B6C" w:rsidP="008B23BA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>À certains moments de la vie, notre horizon s’assombrit, à cause des échecs, des maladies, des deuils, des problèmes familiaux, des difficultés de toutes sortes. Dans la nuit, nous sommes sur une barque battue par les vagues, sous les rafales meurtrières des vents contraires. Et le Christ nous répète</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>: «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>N’ayez pas peur, c’est moi, voici que je suis avec vous, jusqu’à la fin des temps</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» Il est toujours prêt à nous tendre la main pour nous empêcher d’être engloutis par les flots. Le soir du Jeudi Saint, il avait dit à ses disciples : «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Je vous laisse ma paix, je vous donne ma paix, mais je ne vous la donne non pas comme le monde la donne. Que votre cœur ne se trouble ni ne s’effraie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF2B6C">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» (Jean 14, 27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58D3BCAF" w14:textId="3F0567AC" w:rsidR="00880AF9" w:rsidRPr="00880AF9" w:rsidRDefault="00880AF9" w:rsidP="00880AF9">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Chaque dimanche, nous nous rassemblons pour expérimenter cette présence du Christ dans nos vies et chaque dimanche, il nous répète ce qu’il dit à ses apôtres sur les eaux en furie :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>«</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Courage, c’est moi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>! N’ayez pas peur.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880AF9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE1230F" w14:textId="77777777" w:rsidR="00BF2B6C" w:rsidRPr="008B23BA" w:rsidRDefault="00BF2B6C" w:rsidP="008B23BA">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="061FEE46" w14:textId="77777777" w:rsidR="0004786F" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="594FCF42" w14:textId="4B299809" w:rsidR="0004786F" w:rsidRDefault="0004786F" w:rsidP="000E7F68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08 au 16 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56371932" w14:textId="77777777" w:rsidR="00DE59CF" w:rsidRPr="00C03BF3" w:rsidRDefault="00DE59CF" w:rsidP="000E7F68">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="65CF0F89" w14:textId="6F822C24" w:rsidR="0004786F" w:rsidRPr="00B72E1D" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">08 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>: (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe Anticipée du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005D4CBD">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AA3CA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B72E1D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5393DE93" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00461BFE" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry de 13h30 à 14h 30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D051AB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pas de permanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ACE8524" w14:textId="01EB3C5A" w:rsidR="0004786F" w:rsidRPr="006B3E56" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211519291"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="008821CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Glauco GOTTARDI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F71948">
-[...54 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7605A4CC" w14:textId="77777777" w:rsidR="006A377B" w:rsidRPr="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="0FD6AAD2" w14:textId="26BA0163" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="0004786F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...9 lines deleted...]
-        <w:t>Dans la Bible, les hommes et les femmes ne sont pas divisés en deux catégories : ceux et celles de la bonne terre et ceux et celles des terrains improductifs. Chacun et chacune d’entre nous représente, à certains moments de notre vie, les différents terrains mentionnés dans la parabole.</w:t>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 09 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe du 1</w:t>
+      </w:r>
+      <w:r w:rsidR="003B4AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003952B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="519026FA" w14:textId="6AD5D4C3" w:rsidR="006A377B" w:rsidRDefault="006A377B" w:rsidP="006A377B">
+    <w:p w14:paraId="49A549E0" w14:textId="31EA06C9" w:rsidR="0004786F" w:rsidRPr="008821CB" w:rsidRDefault="008821CB" w:rsidP="000D5770">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Péron</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="00180290">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Messes. Messe pou</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="004C3065">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidR="002F088D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Christian HUGON</w:t>
+      </w:r>
+      <w:r w:rsidR="000437D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00811518">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Edgard CABRAL </w:t>
+      </w:r>
+      <w:r w:rsidR="00217E73">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(anniversaire du décès), pour Casimiro CA</w:t>
+      </w:r>
+      <w:r w:rsidR="00061D82">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">BRAL et Fernado CABRAL et pour </w:t>
+      </w:r>
+      <w:r w:rsidR="000D5770">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ema CABRAL (100</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5770" w:rsidRPr="000D5770">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5770">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC74B5">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>anniversaire</w:t>
+      </w:r>
+      <w:r w:rsidR="000D5770">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r w:rsidR="000437D8">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="008821CB">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="650FEFC3" w14:textId="058B038F" w:rsidR="0004786F" w:rsidRPr="00457CA9" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lundi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97845">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (St Laurent) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F6E006E" w14:textId="52F31B22" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC74B5">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>épétitio</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">n </w:t>
+      </w:r>
+      <w:r w:rsidR="000E7F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des chants </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A1347B7" w14:textId="43321B15" w:rsidR="0004786F" w:rsidRPr="0084757F" w:rsidRDefault="0004786F" w:rsidP="0004786F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="18"/>
-[...15 lines deleted...]
-          <w:szCs w:val="18"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (St</w:t>
+      </w:r>
+      <w:r w:rsidR="00E97845">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>e Claire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B30375" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00927FCD" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E988063" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00477FD6" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collonges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> M</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F74D71">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A377B">
-[...11 lines deleted...]
-          <w:szCs w:val="18"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B822A7C" w14:textId="4F71018D" w:rsidR="0004786F" w:rsidRPr="007D6E68" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12 août</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Temps Ordinaire (</w:t>
+      </w:r>
+      <w:r w:rsidR="003C520D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Ste Jeanne Françoise de Chantal</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BA4ACB1" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="009A2D07" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3781CD61" w14:textId="0A50619F" w:rsidR="0004786F" w:rsidRPr="005C40FA" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Temps Ordinaire (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>St Pontien et St Hippolyte</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="006A377B">
-[...5 lines deleted...]
-        <w:t>». Et la rencontre avec Dieu passe après tout le reste.</w:t>
+    </w:p>
+    <w:p w14:paraId="09B0DC3B" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe suivie de l’adoration    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60FD7CAD" w14:textId="43898496" w:rsidR="0004786F" w:rsidRPr="00E47B7D" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vendredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire (St </w:t>
+      </w:r>
+      <w:r w:rsidR="00F05EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Maxi</w:t>
+      </w:r>
+      <w:r w:rsidR="003407E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>milien-Marie Kolbe</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77A4F05B" w14:textId="7D407840" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="00897D2F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 : </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe </w:t>
+      </w:r>
+      <w:r w:rsidR="00DE60C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aux Cyclamens </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F" w:rsidRPr="00CB7F23">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C05B5EA" w14:textId="56331D51" w:rsidR="0004786F" w:rsidRPr="00363C36" w:rsidRDefault="0004786F" w:rsidP="00363C36">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Samedi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15 août</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161457461"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="003407E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Assomption de la Vierge Marie</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208581410"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202603564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196469657"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00BD1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64B6DC66" w14:textId="04001BFC" w:rsidR="00DF1725" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217638896"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="00363C36">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F55042">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Marie-Thérèse POLAILLON</w:t>
+      </w:r>
+      <w:r w:rsidR="000E7F68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="003634E8">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>messe en action de grâce pour les familles TEXIER</w:t>
+      </w:r>
+      <w:r w:rsidR="00A87C59">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-BERNIER, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7220A912" w14:textId="7D47DDAC" w:rsidR="0004786F" w:rsidRPr="00601FE0" w:rsidRDefault="00DF1725" w:rsidP="0004786F">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Cha</w:t>
+      </w:r>
+      <w:r w:rsidR="00421208">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>let du Sac 12h00 </w:t>
+      </w:r>
+      <w:r w:rsidR="00421208" w:rsidRPr="00421208">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00421208">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messes. Messe pour </w:t>
+      </w:r>
+      <w:r w:rsidR="00407CC1">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Ghislaine CARRICHON et Emmanuel D</w:t>
+      </w:r>
+      <w:r w:rsidR="002C7921">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">EVILLE, </w:t>
+      </w:r>
+      <w:r w:rsidR="00405DA0">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0004786F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="6A031A49" w14:textId="01661385" w:rsidR="0004786F" w:rsidRPr="006A14E5" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dimanche </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">16 août </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Messe du </w:t>
+      </w:r>
+      <w:r w:rsidR="003B4AFA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>20</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79619CD8" w14:textId="1283CCA0" w:rsidR="00D47E5C" w:rsidRPr="00D3160D" w:rsidRDefault="0004786F" w:rsidP="00D3160D">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC0192">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ougny</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00880904">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="0013291A">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="002F088D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Michel SUTTER,</w:t>
+      </w:r>
+      <w:r w:rsidR="00B25238">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour Louis BECKET, </w:t>
+      </w:r>
+      <w:r w:rsidR="002F088D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="763"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="9731" w:tblpY="130"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CA4593" w:rsidRPr="004B3A9C" w14:paraId="4200A6EB" w14:textId="77777777" w:rsidTr="00CA4593">
+      <w:tr w:rsidR="0004786F" w:rsidRPr="004B3A9C" w14:paraId="4D0511F6" w14:textId="77777777" w:rsidTr="003123B9">
         <w:trPr>
-          <w:trHeight w:val="416"/>
+          <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="24FCD6C5" w14:textId="4C53B94A" w:rsidR="000E75CF" w:rsidRPr="00225CA0" w:rsidRDefault="004947AA" w:rsidP="00225CA0">
+          <w:p w14:paraId="6CE86734" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="001B377D" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
+              <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00225CA0">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pourquoi faire dire </w:t>
+              <w:t>Des événements à venir</w:t>
             </w:r>
-            <w:r w:rsidR="00225CA0" w:rsidRPr="00225CA0">
+          </w:p>
+          <w:p w14:paraId="2ACC3319" w14:textId="77777777" w:rsidR="0004786F" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>des messes pour nos défunts ?</w:t>
+              <w:t xml:space="preserve">Samedi </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A289A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>15 août à 10h00</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000A289A">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> :  Messe pour fêter la Solennité de l’Assomption de la Vierge Marie dans l’église de St Maurice à Thoiry.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E0031B4" w14:textId="4D2BD0FA" w:rsidR="00CA4593" w:rsidRDefault="00CA4593" w:rsidP="00CA4593">
+          <w:p w14:paraId="76D10DA3" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="0049287D" w:rsidRDefault="0004786F" w:rsidP="003123B9">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DA3363">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00141D2D">
+            <w:r w:rsidRPr="00315CC7">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>. C’est le sens de la demande de sainte</w:t>
+              <w:t>Samedi 29 août de 9h à 18h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00DA3363">
+            <w:r>
               <w:rPr>
-                <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...31 lines deleted...]
-              <w:t>À la messe se joue un autre mystère, celui de la communion des saints puisque le Christ est le pont entre les vivants et les défunts. Il est la tête de l’Église, celle du ciel, celle de la terre et celle du purgatoire. À la messe, ces trois états de l’Église se retrouvent unis par le Christ rendu présent sur l’autel. Ainsi, la messe est le moment où nous sommes les plus proches de nos défunts. </w:t>
+              <w:t xml:space="preserve"> : Session de la rentrée diocésaine à l’Abbaye des Dombes pour tous et particulièrement pour les laïcs engagés dans la pastorale.  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6F1D8A77" w14:textId="77777777" w:rsidR="00282F4E" w:rsidRPr="00282F4E" w:rsidRDefault="00282F4E" w:rsidP="00282F4E">
-[...2203 lines deleted...]
-    <w:sectPr w:rsidR="00C10503" w:rsidSect="002C5CCE">
+    <w:p w14:paraId="1E7A6EF8" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
+    <w:sectPr w:rsidR="00C10503" w:rsidSect="0004786F">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2961,55 +2869,168 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F64290"/>
+    <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="EB9C6E72"/>
+    <w:tmpl w:val="40463614"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BD2699D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="FADC8FCA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -3075,370 +3096,153 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...224 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1697123546">
-    <w:abstractNumId w:val="2"/>
-[...2 lines deleted...]
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="009672BF"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00400DA7"/>
+    <w:rsidRoot w:val="00FF4691"/>
+    <w:rsid w:val="000228F2"/>
+    <w:rsid w:val="000437D8"/>
+    <w:rsid w:val="0004786F"/>
+    <w:rsid w:val="00061D82"/>
+    <w:rsid w:val="000D5770"/>
+    <w:rsid w:val="000E7F68"/>
+    <w:rsid w:val="0013291A"/>
+    <w:rsid w:val="001F0A10"/>
+    <w:rsid w:val="00217E73"/>
+    <w:rsid w:val="00292D4D"/>
+    <w:rsid w:val="002C7921"/>
+    <w:rsid w:val="002F088D"/>
+    <w:rsid w:val="003407E7"/>
+    <w:rsid w:val="003634E8"/>
+    <w:rsid w:val="00363C36"/>
+    <w:rsid w:val="003B4AFA"/>
+    <w:rsid w:val="003C520D"/>
+    <w:rsid w:val="00405DA0"/>
+    <w:rsid w:val="00407CC1"/>
+    <w:rsid w:val="00421208"/>
     <w:rsid w:val="004453EF"/>
-    <w:rsid w:val="00461BFE"/>
-[...3 lines deleted...]
-    <w:rsid w:val="006A377B"/>
+    <w:rsid w:val="00532F79"/>
+    <w:rsid w:val="005B0336"/>
+    <w:rsid w:val="00623A49"/>
+    <w:rsid w:val="006F1CBA"/>
     <w:rsid w:val="0077159F"/>
     <w:rsid w:val="007A2804"/>
-    <w:rsid w:val="007E1AC8"/>
-[...3 lines deleted...]
-    <w:rsid w:val="00AB59E9"/>
+    <w:rsid w:val="00811518"/>
+    <w:rsid w:val="00880AF9"/>
+    <w:rsid w:val="008821CB"/>
+    <w:rsid w:val="00897D2F"/>
+    <w:rsid w:val="008B23BA"/>
+    <w:rsid w:val="009F7694"/>
+    <w:rsid w:val="00A87C59"/>
+    <w:rsid w:val="00B25238"/>
+    <w:rsid w:val="00BC74B5"/>
+    <w:rsid w:val="00BE1C3A"/>
+    <w:rsid w:val="00BF2B6C"/>
     <w:rsid w:val="00C10503"/>
-    <w:rsid w:val="00CA4593"/>
-[...8 lines deleted...]
-    <w:rsid w:val="00FB3F09"/>
+    <w:rsid w:val="00CD0E8C"/>
+    <w:rsid w:val="00D3160D"/>
+    <w:rsid w:val="00D47E5C"/>
+    <w:rsid w:val="00DE59CF"/>
+    <w:rsid w:val="00DE60C0"/>
+    <w:rsid w:val="00DF1725"/>
+    <w:rsid w:val="00E97845"/>
+    <w:rsid w:val="00F05EE6"/>
+    <w:rsid w:val="00F55042"/>
+    <w:rsid w:val="00FC0192"/>
+    <w:rsid w:val="00FF4691"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="1234CF50"/>
+  <w14:docId w14:val="0F968806"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{367BC01A-43EA-4774-AD2F-D498A72FCEDF}"/>
+  <w15:docId w15:val="{878CBFA9-D4CF-4EB2-9516-36650A005FD0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3798,621 +3602,599 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002C5CCE"/>
+    <w:rsid w:val="0004786F"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="009672BF"/>
+    <w:rsid w:val="00FF4691"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="002C5CCE"/>
+    <w:rsid w:val="0004786F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="002C5CCE"/>
+    <w:rsid w:val="0004786F"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-  </w:style>
-[...21 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -4684,54 +4466,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>977</Words>
-  <Characters>5378</Characters>
+  <Words>897</Words>
+  <Characters>4939</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>44</Lines>
-  <Paragraphs>12</Paragraphs>
+  <Lines>41</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6343</CharactersWithSpaces>
+  <CharactersWithSpaces>5825</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>