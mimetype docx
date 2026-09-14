--- v2 (2026-08-24)
+++ v3 (2026-09-14)
@@ -1,2861 +1,2840 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2481" w:tblpY="651"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004786F" w:rsidRPr="00315EE6" w14:paraId="711B7A08" w14:textId="77777777" w:rsidTr="003123B9">
+      <w:tr w:rsidR="009D39E7" w:rsidRPr="00315EE6" w14:paraId="1ED7B202" w14:textId="77777777" w:rsidTr="00CF6214">
         <w:trPr>
           <w:trHeight w:val="557"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0D34D473" w14:textId="72CD25CB" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="2E8135D8" w14:textId="35B68CF0" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:ind w:left="708" w:hanging="708"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Dix-</w:t>
-[...26 lines deleted...]
-              <w:t>Dimanche du Temps Ordinaire</w:t>
+              <w:t>Vingt-Troisième Dimanche du Temps Ordinaire</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3EC6F115" w14:textId="302D82A5" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="2DFB5AD0" w14:textId="18A7F46D" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Année A ; St Matthieu 14, </w:t>
+              <w:t>Année A ; St Matthieu 1</w:t>
             </w:r>
-            <w:r w:rsidR="009F7694">
+            <w:r w:rsidR="009303C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>22</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidR="009F7694">
+            <w:r w:rsidR="009303C5">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">33. </w:t>
+              <w:t>15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-2</w:t>
+            </w:r>
+            <w:r w:rsidR="009303C5">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:horzAnchor="page" w:tblpX="9321" w:tblpY="-930"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6638"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004786F" w:rsidRPr="00315EE6" w14:paraId="6E0C99F7" w14:textId="77777777" w:rsidTr="003123B9">
+      <w:tr w:rsidR="009D39E7" w:rsidRPr="00315EE6" w14:paraId="3294962F" w14:textId="77777777" w:rsidTr="00CF6214">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6638" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="46258914" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="53D4C566" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Groupement Paroissial</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2908ADFE" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="24A5CF9F" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Challex, Collonges, Farges, Péron, Pougny, St Jean de Gonville et Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D07A810" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="081ABA04" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Maison Paroissiale ; 01, Place de l’Église ; 01710 Thoiry</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39C74FE5" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="045EE839" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Téléphone fixe : 04 50 41 20 86 ; Courriel : </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="00315EE6">
                 <w:rPr>
                   <w:rFonts w:cs="Calibri"/>
                   <w:b/>
                   <w:bCs/>
                   <w:color w:val="0563C1" w:themeColor="hyperlink"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t>paroisse.thoiry@gmail.com</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
-          <w:p w14:paraId="2E50D51E" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="47FF9219" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="00CF6214">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Site de la paroisse :</w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00315EE6">
               <w:rPr>
                 <w:rFonts w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F3864" w:themeColor="accent1" w:themeShade="80"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">https ://catholique-belley-ars.fr/notre-diocese/paroisses/thoiry </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="161618AD" w14:textId="68BD7240" w:rsidR="00880AF9" w:rsidRPr="00880AF9" w:rsidRDefault="00880AF9" w:rsidP="00880AF9">
+    <w:p w14:paraId="1D9356CB" w14:textId="49B73E7F" w:rsidR="009D39E7" w:rsidRDefault="0048176C" w:rsidP="006F0F45">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-          <w:sz w:val="20"/>
-[...11 lines deleted...]
-        <w:t>« Courage, c’est moi ! N’ayez pas peur. »</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>« </w:t>
+      </w:r>
+      <w:r w:rsidR="00C233EF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si </w:t>
+      </w:r>
+      <w:r w:rsidR="006F0F45">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ton frère a commis un péché contre toi, va lui parler seul à seul. »</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75A2D058" w14:textId="02D73B99" w:rsidR="006F1CBA" w:rsidRPr="006F1CBA" w:rsidRDefault="006F1CBA" w:rsidP="006F1CBA">
+    <w:p w14:paraId="573ED3E4" w14:textId="33FCD9DC" w:rsidR="00D5135B" w:rsidRDefault="00A3214D" w:rsidP="00A3214D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F1CBA">
-[...5 lines deleted...]
-        <w:t>Le récit de la tempête apaisée est un texte plein d’images et de symboles, qui s’appliquent aussi bien aux conditions difficiles du temps de Matthieu qu’aux conditions actuelles de notre Église. Aujourd’hui encore nous sommes dans la tempête. Notre monde est secoué par les guerres, les batailles entre partis politiques, le terrorisme, les ouragans, les épidémies, les famines, les tremblements de terre, les feux de forêts et les inondations. Les maladies de toutes sortes, les faillites immobilières, la flambée des prix, les pertes d’emploi, la pornographie, la drogue, la violence, les abus sexuels font partie de notre quotidien. L’Église se retrouve en période de décroissance et semble faire face à des problèmes insurmontables : L’assistance diminue, la « population pratiquante » vieillit, les églises ferment leurs portes et le nombre de prêtres ne suffit plus.</w:t>
+      <w:r w:rsidRPr="00A3214D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="fr-CA"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3214D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le chapitre 18 de saint Matthieu contient le quatrième grand discours de son évangile. Après le discours sur la montagne (ch. 5 à 7), le discours missionnaire (ch. 10) et le discours en paraboles (ch. 13), nous avons maintenant le discours communautaire qui parle des relations entre les membres de la communauté chrétienne. Les experts appellent ces recommandations de Jésus «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3214D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>l’enseignement sur la vie communautaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A3214D">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». Il est bon de lire ce discours, de le méditer sous cet angle communautaire car nous faisons toujours parti d’un groupe, que ce soit dans la famille, dans la paroisse, sur le lieu de travail ou avec nos amis.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="021FA6ED" w14:textId="04E1FC99" w:rsidR="006F1CBA" w:rsidRDefault="006F1CBA" w:rsidP="006F1CBA">
+    <w:p w14:paraId="2CCCB5CC" w14:textId="7C56CCBB" w:rsidR="00A3214D" w:rsidRDefault="00562D28" w:rsidP="00A3214D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006F1CBA">
-[...23 lines deleted...]
-        <w:t>. »</w:t>
+      <w:r w:rsidRPr="00562D28">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le Christ nous dit ce matin que la communauté ne doit pas ériger de barrières définitives, elle doit toujours garder les portes ouvertes et la lumière allumée. La communauté chrétienne ne se résigne jamais à la perte définitive d’un frère ou d’une sœur. Elle se montre toujours capable d’accueillir, de pardonner, de se réconcilier, de permettre le retour de celui ou de celle qui s’est éloigné. Et il doit y avoir un air de fête lorsque la sœur ou le frère qui a quitté la famille pour aller vivre au loin réapparait à l’horizon (histoire du retour de l’enfant prodigue).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E78312" w14:textId="611B490B" w:rsidR="000228F2" w:rsidRPr="00880AF9" w:rsidRDefault="008B23BA" w:rsidP="008B23BA">
-[...645 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="77073CD3" w14:textId="59CC2A74" w:rsidR="00562D28" w:rsidRDefault="00ED7266" w:rsidP="00A3214D">
+      <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...35 lines deleted...]
-          <w:szCs w:val="20"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les sociologues affirment que l’homme d’aujourd’hui est porté à un individualisme à toute épreuve : « chacun pour soi. » Dans l’évangile, le Christ condamne cette attitude et nous rappelle que nous sommes </w:t>
+      </w:r>
+      <w:r w:rsidR="00784B8F" w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>des êtres de relation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Nous sommes responsables les uns des autres. Dans la lettre aux Romains, St Paul a une phrase extraordinaire : « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rStyle w:val="Accentuation"/>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>N’ayez de dettes envers personne, sinon celle de l’amour mutuel. Car celui qui aime autrui a de ce fait accompli la Loi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00702353">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidRPr="00207BF1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>» (Rm 13, 8)</w:t>
+      </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:p w14:paraId="0FD6AAD2" w14:textId="26BA0163" w:rsidR="0004786F" w:rsidRPr="00315EE6" w:rsidRDefault="0004786F" w:rsidP="0004786F">
+    <w:p w14:paraId="5E1AC5C2" w14:textId="331822F4" w:rsidR="00207BF1" w:rsidRDefault="002952A1" w:rsidP="00A3214D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
-[...1632 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002952A1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Il faut un certain courage pour aller trouver quelqu’un et lui parler de ses lacunes, de ses faiblesses, alors que nous sommes loin d’être parfaits et ne sommes pas exempts de torts. Habituellement, nous faisons le contraire de ce que Jésus nous suggère dans l’évangile : au lieu de rencontrer la personne et de lui parler discrètement, nous faisons des insinuations malveillantes dans son dos, portons des accusations sournoises, pratiquons allègrement la médisance, détruisons la réputation de l’autre. Le Christ nous dit ce matin : tout ceci n’est pas chrétien.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
-        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="page" w:tblpX="9731" w:tblpY="130"/>
+        <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="right" w:tblpY="808"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6123"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0004786F" w:rsidRPr="004B3A9C" w14:paraId="4D0511F6" w14:textId="77777777" w:rsidTr="003123B9">
+      <w:tr w:rsidR="004D3A53" w:rsidRPr="00FA0CB9" w14:paraId="578F4B02" w14:textId="77777777" w:rsidTr="004D3A53">
         <w:trPr>
           <w:trHeight w:val="841"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6123" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6CE86734" w14:textId="77777777" w:rsidR="0004786F" w:rsidRPr="001B377D" w:rsidRDefault="0004786F" w:rsidP="003123B9">
+          <w:p w14:paraId="3F0AE019" w14:textId="77777777" w:rsidR="004D3A53" w:rsidRPr="00FA0CB9" w:rsidRDefault="004D3A53" w:rsidP="004D3A53">
             <w:pPr>
               <w:pStyle w:val="Sansinterligne"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Des événements à venir</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F440091" w14:textId="77777777" w:rsidR="004D3A53" w:rsidRDefault="004D3A53" w:rsidP="004D3A53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C8313B">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Jeudi 10 septembre à 20h00</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : La réunion avec les parents pour les inscriptions au catéchisme, au patronage à la salle la Grange à Thoiry. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0ED67A38" w14:textId="77777777" w:rsidR="004D3A53" w:rsidRPr="00FA0CB9" w:rsidRDefault="004D3A53" w:rsidP="004D3A53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00154CAC">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Samedi 12 septembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> : Recontre du patronage à la salle St Maurice à Challex, suivie de la messe. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="551B6B04" w14:textId="77777777" w:rsidR="004D3A53" w:rsidRDefault="004D3A53" w:rsidP="004D3A53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FA0CB9">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Samedi 26 septembre et Lundi 28 septembre</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FA0CB9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t> : pour aller voir le Pape Léon XIV et pour assister à la messe ; voici le lien sur internet pour vous inscrire :</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId6" w:history="1">
+              <w:r w:rsidRPr="00FA0CB9">
+                <w:rPr>
+                  <w:rStyle w:val="Lienhypertexte"/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:t>https://messedusaintpereaparisetmetzbelleyars2026-paris.venio.fr/fr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r w:rsidRPr="00FA0CB9">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17E56CE5" w14:textId="77777777" w:rsidR="004D3A53" w:rsidRPr="00FA0CB9" w:rsidRDefault="004D3A53" w:rsidP="004D3A53">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Des événements à venir</w:t>
-[...51 lines deleted...]
-              <w:t>Samedi 29 août de 9h à 18h</w:t>
+              <w:t>Frais de transport 70 euros aller/retour : Départ du Pays de Gex : 00h-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:rFonts w:cs="Calibri"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : Session de la rentrée diocésaine à l’Abbaye des Dombes pour tous et particulièrement pour les laïcs engagés dans la pastorale.  </w:t>
+              <w:t>É</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">glise de Cessy ; 00h15-Place Jean-Monet à St Genis Pouilly ; 00h45-Gare de Bellegarde. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1E7A6EF8" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
-    <w:sectPr w:rsidR="00C10503" w:rsidSect="0004786F">
+    <w:p w14:paraId="070A97A8" w14:textId="37BD958F" w:rsidR="00702353" w:rsidRDefault="00863D31" w:rsidP="00A3214D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Le but de la correction fraternelle est d’éviter que l’autre ne soit humilié et marginalisé. La communauté qui s’efforce de la pratiquer connaît bien la parabole «</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la poutre dans ton </w:t>
+      </w:r>
+      <w:r w:rsidR="0048176C" w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>œil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et de la paille dans l’œil du voisin</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>». (Matthieu 7, 1-5) Lorsque no</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00863D31">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>s rencontrons quelqu’un qui a péché, nous dit le Christ, nous devons avoir la même attitude que le père de l’enfant prodigue qui le reçoit à bras ouverts, montre à tous qu’il est toujours le fils bien-aimé et fait la fête pour tout le village.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6171A1" w14:textId="3824B7DC" w:rsidR="00863D31" w:rsidRPr="00207BF1" w:rsidRDefault="004D3A53" w:rsidP="00A3214D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D3A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>La société actuelle nous pousse dans la direction d’un individualisme anarchique et le bien commun vient loin derrière. Pour le Christ, la cohérence du groupe, l’amour de l’autre est ce qu’il y a de plus important. «</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Si tu apportes ton offrande à l’autel et te souviens que ton frère a quelque chose contre toi, laisse là ton offrande, va d’abord te réconcilier avec ton frère, puis reviens présenter ton offrande</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D3A53">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Calibri" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>» (Matthieu 5, 23-24). C’est dans ce climat de réconciliation que le Christ nous invite à la correction fraternelle : Si ton frère ou ta sœur a commis un péché, va lui parler seul à seul...</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38757AE5" w14:textId="44BF18A4" w:rsidR="009D39E7" w:rsidRPr="00C03BF3" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Annonces Paroissiales du </w:t>
+      </w:r>
+      <w:r w:rsidR="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">05 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">au </w:t>
+      </w:r>
+      <w:r w:rsidR="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DF8722B" w14:textId="6FC37AB5" w:rsidR="009D39E7" w:rsidRPr="00693505" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r w:rsidR="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>05 septembre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Messe Anticipée du 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00363FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ème </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">)   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4777893D" w14:textId="4CEC912B" w:rsidR="00331308" w:rsidRPr="00331308" w:rsidRDefault="00331308" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk211519291"/>
+      <w:r w:rsidRPr="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Péron</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11h00 : </w:t>
+      </w:r>
+      <w:r w:rsidR="001B3AD0" w:rsidRPr="00F03E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mariage de Patrice MEINDER et </w:t>
+      </w:r>
+      <w:r w:rsidR="00F03E7F" w:rsidRPr="00F03E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Julietta BECKERT</w:t>
+      </w:r>
+      <w:r w:rsidR="00F03E7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F40A055" w14:textId="43A26132" w:rsidR="009D39E7" w:rsidRPr="0002473B" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry de 13h30 à 14h30 : </w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0002473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ermanence confession</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D53A602" w14:textId="0CDF1F05" w:rsidR="009D39E7" w:rsidRPr="0002473B" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0002473B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 18h00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pour les défunts de la famille ALLIOD, </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="4D147F5B" w14:textId="04A978A7" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dimanche</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00693505">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>06 septem</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>bre</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe du 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00363FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF0D49">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26669DBA" w14:textId="11E9F5AF" w:rsidR="009D39E7" w:rsidRPr="007D5C6F" w:rsidRDefault="009D2248" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Péron</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00353FA2">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00180290">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messes. </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00B42FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Louis BECKER et pour les défunts de sa famille, </w:t>
+      </w:r>
+      <w:r w:rsidR="00F36BBB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour Lucien et Didier LEVRIER-FEROLLIET, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00B42FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="007D5C6F">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49BDAFFA" w14:textId="37574FB6" w:rsidR="009D39E7" w:rsidRPr="00457CA9" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Lundi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">07 septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire       </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="710BF652" w14:textId="56181D62" w:rsidR="00681E53" w:rsidRPr="00681E53" w:rsidRDefault="00681E53" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C15A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex 10h30</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> : </w:t>
+      </w:r>
+      <w:r w:rsidR="00C15A81">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funérailles de Mr SALLET Pierre </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D14E7A2" w14:textId="09287B39" w:rsidR="009D39E7" w:rsidRPr="00315EE6" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Farges 20h00 :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Pas de répétition </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7606F536" w14:textId="2A526E1E" w:rsidR="009D39E7" w:rsidRPr="0084757F" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mardi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire     </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F9FDC6" w14:textId="77777777" w:rsidR="009D39E7" w:rsidRPr="00927FCD" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Thoiry 15h00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Prière du Chapelet</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="288950CD" w14:textId="1D9DCE9F" w:rsidR="009D39E7" w:rsidRPr="00477FD6" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Collonges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F2A8E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h00</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Me</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sse </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00477FD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36ED80F8" w14:textId="481948D9" w:rsidR="009D39E7" w:rsidRPr="007D6E68" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Mercredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 0</w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Temps Ordinaire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D6E68">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50798249" w14:textId="372414D7" w:rsidR="009D39E7" w:rsidRPr="009A2D07" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Farges </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>00</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> :</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>M</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esse</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009A2D07">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6087FC57" w14:textId="47920AB6" w:rsidR="009D39E7" w:rsidRPr="005C40FA" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Jeudi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire (St Grégoire le Grand) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5BE87CEE" w14:textId="08F74E1F" w:rsidR="009D39E7" w:rsidRPr="000E2FCF" w:rsidRDefault="009D39E7" w:rsidP="000E2FCF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 18h00 : </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Messe suivie de l’adoration </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000E2FCF">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="010DA2D0" w14:textId="48038270" w:rsidR="009D39E7" w:rsidRPr="00E47B7D" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Vendredi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temps Ordinaire  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032BABB4" w14:textId="1A40A31E" w:rsidR="009D39E7" w:rsidRPr="00596176" w:rsidRDefault="00363FB3" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Challex</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0 : </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Messe</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">aux Cyclamens </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D66DD54" w14:textId="350F93B2" w:rsidR="009D39E7" w:rsidRPr="00596176" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00596176">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Samedi </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>12</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596176">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre : </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="1" w:name="_Hlk161457461"/>
+      <w:r w:rsidRPr="00596176">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(Messe Anticipée du 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00363FB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ème </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00596176">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk208581410"/>
+      <w:bookmarkStart w:id="3" w:name="_Hlk202603564"/>
+      <w:bookmarkStart w:id="4" w:name="_Hlk196469657"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="3"/>
+      <w:r w:rsidRPr="00F53C73">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_Hlk211518795"/>
+      <w:bookmarkStart w:id="6" w:name="_Hlk203815028"/>
+      <w:bookmarkStart w:id="7" w:name="_Hlk208581380"/>
+      <w:bookmarkEnd w:id="4"/>
+      <w:r w:rsidRPr="00BD1136">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AE83B14" w14:textId="38AF55FC" w:rsidR="00863C01" w:rsidRPr="00863C01" w:rsidRDefault="00863C01" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DC723B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challex </w:t>
+      </w:r>
+      <w:r w:rsidR="00571E2E" w:rsidRPr="00DC723B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>10h00</w:t>
+      </w:r>
+      <w:r w:rsidR="00571E2E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> : Baptême de Maëlo DUCH</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC723B">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ÊNE </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E45A2B0" w14:textId="21D81D49" w:rsidR="009D39E7" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thoiry 13h30 à 14h30 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007D63F6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="8" w:name="_Hlk214631432"/>
+      <w:bookmarkStart w:id="9" w:name="_Hlk217638896"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Permanence confession </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F09E3" w14:textId="3EDB9679" w:rsidR="009D39E7" w:rsidRPr="009C708B" w:rsidRDefault="00681E53" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Challex </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>18h00 </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00957BBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Messe p</w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">our </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="64AB1C09" w14:textId="2A8ED1A4" w:rsidR="009D39E7" w:rsidRPr="006A14E5" w:rsidRDefault="009D39E7" w:rsidP="009D39E7">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dimanche </w:t>
+      </w:r>
+      <w:r w:rsidR="009D2248">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>13</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> septembre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>(Messe du 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00331308">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D71CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>ème</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dimanche du Temps Ordinaire</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00315EE6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DC7BBB9" w14:textId="247D9F20" w:rsidR="009D39E7" w:rsidRPr="00863C01" w:rsidRDefault="009D2248" w:rsidP="00863C01">
+      <w:pPr>
+        <w:pStyle w:val="Sansinterligne"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Collonges</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00880904">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10h00 : </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00B42FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Messes. Messe pour</w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00863C01">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maurice PILLOT et les défunts de sa famille, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C23979">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour Emmanuel DEVILLE, </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="009D39E7" w:rsidRPr="00B42FF4">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22E2287A" w14:textId="77777777" w:rsidR="00C10503" w:rsidRDefault="00C10503"/>
+    <w:sectPr w:rsidR="00C10503" w:rsidSect="009D39E7">
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:num="2" w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
@@ -2869,51 +2848,51 @@
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1D1D080F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40463614"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3108,141 +3087,131 @@
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1702896143">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1697123546">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF4691"/>
-[...19 lines deleted...]
-    <w:rsid w:val="00421208"/>
+    <w:rsidRoot w:val="00364362"/>
+    <w:rsid w:val="000E2FCF"/>
+    <w:rsid w:val="00191B3E"/>
+    <w:rsid w:val="001B3AD0"/>
+    <w:rsid w:val="00207BF1"/>
+    <w:rsid w:val="002952A1"/>
+    <w:rsid w:val="00331308"/>
+    <w:rsid w:val="00363FB3"/>
+    <w:rsid w:val="00364362"/>
     <w:rsid w:val="004453EF"/>
-    <w:rsid w:val="00532F79"/>
-[...2 lines deleted...]
-    <w:rsid w:val="006F1CBA"/>
+    <w:rsid w:val="0048176C"/>
+    <w:rsid w:val="004D3A53"/>
+    <w:rsid w:val="004E7065"/>
+    <w:rsid w:val="00562D28"/>
+    <w:rsid w:val="00571E2E"/>
+    <w:rsid w:val="00681E53"/>
+    <w:rsid w:val="00693505"/>
+    <w:rsid w:val="006F0F45"/>
+    <w:rsid w:val="00702353"/>
     <w:rsid w:val="0077159F"/>
+    <w:rsid w:val="00784B8F"/>
     <w:rsid w:val="007A2804"/>
-    <w:rsid w:val="00811518"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00BF2B6C"/>
+    <w:rsid w:val="007C30F1"/>
+    <w:rsid w:val="00863C01"/>
+    <w:rsid w:val="00863D31"/>
+    <w:rsid w:val="009303C5"/>
+    <w:rsid w:val="009D2248"/>
+    <w:rsid w:val="009D39E7"/>
+    <w:rsid w:val="00A3214D"/>
+    <w:rsid w:val="00B06DE2"/>
     <w:rsid w:val="00C10503"/>
-    <w:rsid w:val="00CD0E8C"/>
-[...9 lines deleted...]
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00C15A81"/>
+    <w:rsid w:val="00C233EF"/>
+    <w:rsid w:val="00C23979"/>
+    <w:rsid w:val="00D5135B"/>
+    <w:rsid w:val="00DC723B"/>
+    <w:rsid w:val="00ED7266"/>
+    <w:rsid w:val="00F03E7F"/>
+    <w:rsid w:val="00F36BBB"/>
+    <w:rsid w:val="00FD1538"/>
+    <w:rsid w:val="00FD341F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="0F968806"/>
+  <w14:docId w14:val="0FA0B9AF"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{878CBFA9-D4CF-4EB2-9516-36650A005FD0}"/>
+  <w15:docId w15:val="{749DB3AC-B22D-4979-8ED2-45C70F7856E9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -3602,612 +3571,634 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="0004786F"/>
+    <w:rsid w:val="009D39E7"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre2Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre3">
     <w:name w:val="heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre3Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre4Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre5Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre6Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre7Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre8">
     <w:name w:val="heading 8"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre8Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre9Car"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:after="0"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre1Car">
     <w:name w:val="Titre 1 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre2Car">
     <w:name w:val="Titre 2 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre3Car">
     <w:name w:val="Titre 3 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre4Car">
     <w:name w:val="Titre 4 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre5Car">
     <w:name w:val="Titre 5 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre6Car">
     <w:name w:val="Titre 6 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre7Car">
     <w:name w:val="Titre 7 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre8Car">
     <w:name w:val="Titre 8 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Titre9Car">
     <w:name w:val="Titre 9 Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="TitreCar"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitreCar">
     <w:name w:val="Titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Titre"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sous-titre">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Sous-titreCar"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Sous-titreCar">
     <w:name w:val="Sous-titre Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Sous-titre"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citation">
     <w:name w:val="Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationCar"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:spacing w:before="160"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationCar">
     <w:name w:val="Citation Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citation"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Accentuationintense">
     <w:name w:val="Intense Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Citationintense">
     <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="CitationintenseCar"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Rfrenceintense">
     <w:name w:val="Intense Reference"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00FF4691"/>
+    <w:rsid w:val="00364362"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="0004786F"/>
+    <w:rsid w:val="009D39E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="nil"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Sansinterligne">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:rsid w:val="0004786F"/>
+    <w:rsid w:val="009D39E7"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="009D39E7"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Accentuation">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:rsid w:val="009D39E7"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://messedusaintpereaparisetmetzbelleyars2026-paris.venio.fr/fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:paroisse.thoiry@gmail.com" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4466,54 +4457,54 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>897</Words>
-  <Characters>4939</Characters>
+  <Words>919</Words>
+  <Characters>5059</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5825</CharactersWithSpaces>
+  <CharactersWithSpaces>5967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>isaac barkat</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>