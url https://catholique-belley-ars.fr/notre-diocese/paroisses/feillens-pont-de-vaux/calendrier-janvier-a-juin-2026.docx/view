--- v0 (2026-02-15)
+++ v1 (2026-05-25)
@@ -1,2488 +1,2138 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="007F4365" w:rsidRDefault="007F4365" w:rsidP="007F4365">
+    <w:p w14:paraId="22AD63B2" w14:textId="77777777" w:rsidR="007F4365" w:rsidRDefault="007F4365" w:rsidP="007F4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">Groupement paroissial </w:t>
       </w:r>
       <w:r w:rsidR="00BD3D99">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Feillens – Pont-de-Vaux</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
+    <w:p w14:paraId="70D65B8F" w14:textId="77777777" w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Feillens-</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve"> – Replonges-St Laurent</w:t>
+        <w:t>Feillens-Vésines – Manziat-Asnières – Les 3 Bâgé-Dommartin – Replonges-St Laurent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
+    <w:p w14:paraId="6A836A1E" w14:textId="77777777" w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pont de Vaux – </w:t>
+        <w:t>Pont de Vaux – Ozan – Chevroux – Gorrevod – Chavannes/Reyssouze - Arbigny</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
+    <w:p w14:paraId="4E8AF3C3" w14:textId="77777777" w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="009945CF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">St Bénigne - </w:t>
+        <w:t>St Bénigne - Reyssouze – St Etienne/Reyssouze – Boz – Boissey – Sermoyer</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...71 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="007F4365">
+    <w:p w14:paraId="43B66B23" w14:textId="77777777" w:rsidR="009945CF" w:rsidRDefault="009945CF" w:rsidP="007F4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F4365" w:rsidRDefault="00466BB1" w:rsidP="001C2909">
+    <w:p w14:paraId="4838FBC0" w14:textId="77777777" w:rsidR="007F4365" w:rsidRDefault="00466BB1" w:rsidP="001C2909">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Calendrier des messes de Janvier à Juin</w:t>
       </w:r>
       <w:r w:rsidR="00E527B3">
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>2026</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A94E5A" w:rsidRPr="00205207" w:rsidRDefault="00A94E5A" w:rsidP="007F4365">
+    <w:p w14:paraId="4D1ECD04" w14:textId="77777777" w:rsidR="00A94E5A" w:rsidRPr="00205207" w:rsidRDefault="00A94E5A" w:rsidP="007F4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F4365" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="007F4365">
+    <w:p w14:paraId="31ABEB3F" w14:textId="77777777" w:rsidR="007F4365" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="007F4365">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Janvier</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1517"/>
         <w:gridCol w:w="839"/>
         <w:gridCol w:w="2515"/>
         <w:gridCol w:w="838"/>
         <w:gridCol w:w="2054"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00452DC6" w:rsidRPr="00E527B3" w14:paraId="0F32E00B" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+          <w:p w14:paraId="2B6C8CBB" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452DC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ste Marie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+          <w:p w14:paraId="7E5FA84A" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Je 1</w:t>
             </w:r>
             <w:r w:rsidRPr="00452DC6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+          <w:p w14:paraId="36C80E3A" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10h30 Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+          <w:p w14:paraId="33D69DEA" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00887D92">
+          <w:p w14:paraId="4B74E17D" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00887D92">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00490D13">
+          <w:p w14:paraId="5DFB5D30" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00490D13">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="53BA8D4E" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F4365" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+          <w:p w14:paraId="2DC9C529" w14:textId="77777777" w:rsidR="007F4365" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452DC6">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Épiphanie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F4365" w:rsidRPr="007F4365" w:rsidRDefault="007F4365" w:rsidP="00E527B3">
+          <w:p w14:paraId="309D9475" w14:textId="77777777" w:rsidR="007F4365" w:rsidRPr="007F4365" w:rsidRDefault="007F4365" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00887D92" w:rsidRPr="00205207" w:rsidRDefault="00BD3D99" w:rsidP="00BF7307">
+          <w:p w14:paraId="285508D3" w14:textId="77777777" w:rsidR="00887D92" w:rsidRPr="00205207" w:rsidRDefault="00BD3D99" w:rsidP="00BF7307">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC2B4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vésines</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007F4365" w:rsidRPr="00E527B3" w:rsidRDefault="007F4365" w:rsidP="00E527B3">
+          <w:p w14:paraId="61404298" w14:textId="77777777" w:rsidR="007F4365" w:rsidRPr="00E527B3" w:rsidRDefault="007F4365" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00887D92" w:rsidRPr="00205207" w:rsidRDefault="00887D92" w:rsidP="00887D92">
+          <w:p w14:paraId="7947A70B" w14:textId="77777777" w:rsidR="00887D92" w:rsidRPr="00205207" w:rsidRDefault="00887D92" w:rsidP="00887D92">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CC2B4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Bâgé</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">Bâgé-la-Ville </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE04B6E" w14:textId="77777777" w:rsidR="00490D13" w:rsidRPr="00E527B3" w:rsidRDefault="007F4365" w:rsidP="00CC2B4E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h</w:t>
+            </w:r>
+            <w:r w:rsidR="00887D92" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
             <w:r w:rsidR="00CC2B4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">-la-Ville </w:t>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="358A18EA" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36CBDB14" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00452DC6">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Baptême du Seigneur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45A05DC4" w14:textId="77777777" w:rsidR="000D237A" w:rsidRDefault="000D237A" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3439F754" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="00CC2B4E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2B4E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ED2242A" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="000D237A" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC22025" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="00036C70" w:rsidP="00CC2B4E">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2B4E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00490D13" w:rsidRPr="00E527B3" w:rsidRDefault="007F4365" w:rsidP="00CC2B4E">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="085810D3" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="00036C70" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>10h</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve">30 </w:t>
+              <w:t>10h30</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF7A0E" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00CC2B4E">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve">Replonges </w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2B4E">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Galettes)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="4DD05AF6" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1517" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEA8D92" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00452DC6" w:rsidRDefault="009F3804" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>2è D. Ordin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="839" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A45D53B" w14:textId="77777777" w:rsidR="000D237A" w:rsidRDefault="000D237A" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2515" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6412254D" w14:textId="77777777" w:rsidR="009F02DD" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="009F02DD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t>Pont de Vaux</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="272DF854" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="000D237A" w:rsidP="00887D92">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="299C83F0" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="000D237A" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747E445C" w14:textId="77777777" w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="00036C70" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD3D99" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1163C7" w14:textId="77777777" w:rsidR="000D237A" w:rsidRDefault="007010AD" w:rsidP="00124592">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h30 Feillens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="552D8190" w14:textId="77777777" w:rsidR="007010AD" w:rsidRPr="00E527B3" w:rsidRDefault="007010AD" w:rsidP="00124592">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D63350">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Présentation des fiancés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – Caté)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="12342EAB" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1517" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D237A" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
-[...2 lines deleted...]
-                <w:b/>
+          <w:p w14:paraId="4D3E6D8D" w14:textId="77777777" w:rsidR="00036C70" w:rsidRPr="00452DC6" w:rsidRDefault="00452DC6" w:rsidP="009F3804">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00452DC6">
               <w:rPr>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...1 lines deleted...]
-              <w:t>Baptême du Seigneur</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>3è D. Ordin Quête pour les lépreux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="839" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D237A" w:rsidRDefault="000D237A" w:rsidP="00E527B3">
+          <w:p w14:paraId="6EFDA06C" w14:textId="77777777" w:rsidR="00C539BC" w:rsidRDefault="00C539BC" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>10</w:t>
+              <w:t>24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="00CC2B4E">
+          <w:p w14:paraId="13004626" w14:textId="77777777" w:rsidR="009F02DD" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00887D92">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18h30</w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Vésines</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8FDD79" w14:textId="77777777" w:rsidR="00C539BC" w:rsidRPr="00E527B3" w:rsidRDefault="00C539BC" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-              </w:rPr>
-[...20 lines deleted...]
-                <w:szCs w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2054" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0630313E" w14:textId="77777777" w:rsidR="009F02DD" w:rsidRPr="00E527B3" w:rsidRDefault="00887D92" w:rsidP="009F02DD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...27 lines deleted...]
-                <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
-            <w:r w:rsidR="00CC2B4E">
-[...12 lines deleted...]
-            </w:r>
+            <w:r w:rsidR="007010AD">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Manziat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DDD98A" w14:textId="77777777" w:rsidR="00C539BC" w:rsidRPr="00E527B3" w:rsidRDefault="00C539BC" w:rsidP="00887D92">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="000D237A" w:rsidRPr="00E527B3" w:rsidRDefault="00036C70" w:rsidP="00E527B3">
-[...450 lines deleted...]
-          <w:p w:rsidR="00C539BC" w:rsidRPr="00C23FC3" w:rsidRDefault="00C23FC3" w:rsidP="00236472">
+          <w:p w14:paraId="36EF3795" w14:textId="77777777" w:rsidR="00C539BC" w:rsidRPr="00C23FC3" w:rsidRDefault="00C23FC3" w:rsidP="00236472">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10h30 Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A94E5A" w:rsidRDefault="00A94E5A" w:rsidP="00BF7307">
+    <w:p w14:paraId="76EF10F0" w14:textId="77777777" w:rsidR="00A94E5A" w:rsidRDefault="00A94E5A" w:rsidP="00BF7307">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF7307" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+    <w:p w14:paraId="4C69B794" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Février</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1526"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2552"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="2127"/>
         <w:gridCol w:w="2439"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="160022FA" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1526" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00561538" w:rsidRDefault="009F3804" w:rsidP="009F3804">
-[...27 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="0EB4944B" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00561538" w:rsidRDefault="009F3804" w:rsidP="009F3804">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4è D. Ordin</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+          <w:p w14:paraId="40A9A776" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sa</w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="009F02DD" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="009F02DD">
+          <w:p w14:paraId="478A25C5" w14:textId="77777777" w:rsidR="009F02DD" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="009F02DD">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00845D83">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vésines</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00887D92" w:rsidRPr="00E527B3" w:rsidRDefault="00887D92" w:rsidP="00D6572D">
+          </w:p>
+          <w:p w14:paraId="19D7D07C" w14:textId="77777777" w:rsidR="00887D92" w:rsidRPr="00E527B3" w:rsidRDefault="00887D92" w:rsidP="00D6572D">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+          <w:p w14:paraId="0765D754" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00674D33" w:rsidP="00E527B3">
-[...6 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="6902606B" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00674D33" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9h Dommartin (S. Blaise)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B39DDD6" w14:textId="77777777" w:rsidR="00490D13" w:rsidRPr="00E527B3" w:rsidRDefault="002B667D" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00845D83">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="784D9BA4" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E4A8832" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00561538" w:rsidRDefault="009F3804" w:rsidP="009F3804">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5è D. Ordin</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92465">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Présentation futurs bapt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C57A28F" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sa</w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39040ADC" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00845D83">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B217BA0" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Di</w:t>
+            </w:r>
+            <w:r w:rsidR="00B1185D" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E90A3EE" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00E527B3" w:rsidP="009945CF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00845D83">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DEDD694" w14:textId="77777777" w:rsidR="00BD3D99" w:rsidRPr="00E527B3" w:rsidRDefault="0058615D" w:rsidP="00205207">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h</w:t>
+            </w:r>
+            <w:r w:rsidR="00BD6B67">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Bâgé la Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="04716ECB" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5458E567" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00561538" w:rsidRDefault="009F3804" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6è D. Ordin</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71657FF3" w14:textId="77777777" w:rsidR="0058615D" w:rsidRPr="00561538" w:rsidRDefault="0058615D" w:rsidP="0058615D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DEA7DD1" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07E9B48A" w14:textId="77777777" w:rsidR="00205207" w:rsidRDefault="00205207" w:rsidP="009F02DD">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11h00 Dommartin (Conscrits)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BBFBE0B" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="002733B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00592557">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EA7067" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DE71967" w14:textId="77777777" w:rsidR="00592557" w:rsidRPr="00E527B3" w:rsidRDefault="00205207" w:rsidP="0086285F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+            <w:r w:rsidR="00036C70" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>h</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>00</w:t>
+            </w:r>
+            <w:r w:rsidR="00D04351" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00592557">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Manziat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1 </w:t>
+            </w:r>
+            <w:r w:rsidR="00592557">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Conscrits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65C6532A" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00BD6B67" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h00 Replonges </w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Conscrits)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00561538" w:rsidRPr="00E527B3" w14:paraId="7C90E1DA" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB410E1" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00561538" w:rsidRDefault="00561538" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00561538">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Cendres</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CF844E2" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00E527B3" w:rsidRDefault="00561538" w:rsidP="00B1185D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B774DF8" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00E527B3" w:rsidRDefault="00561538" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF701F4" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00E527B3" w:rsidRDefault="00CB06EB" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Me 18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3112C5D5" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00E527B3" w:rsidRDefault="00CB06EB" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10h30 Feillens (Caté)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2439" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="383C4E34" w14:textId="77777777" w:rsidR="00561538" w:rsidRPr="00E527B3" w:rsidRDefault="00CB06EB" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>20h00 Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="582CB716" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1526" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D35548A" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00561538" w:rsidRDefault="005A7B8E" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7B8E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>er</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Carême</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61F92525" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00E527B3" w:rsidP="00B1185D">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2552" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E12F5AD" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00845D83">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2867C3A4" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2127" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FC94398" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t xml:space="preserve"> (S. Blaise)</w:t>
+            <w:r w:rsidR="00845D83">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2439" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00490D13" w:rsidRPr="00E527B3" w:rsidRDefault="002B667D" w:rsidP="00E527B3">
-[...854 lines deleted...]
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="0058615D" w:rsidP="00E527B3">
+          <w:p w14:paraId="5732EFF7" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="0058615D" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10h30 </w:t>
             </w:r>
             <w:r w:rsidR="00205207">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A94E5A" w:rsidRDefault="00A94E5A" w:rsidP="00BF7307">
+    <w:p w14:paraId="4678B776" w14:textId="77777777" w:rsidR="00A94E5A" w:rsidRDefault="00A94E5A" w:rsidP="00BF7307">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BF7307" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
+    <w:p w14:paraId="2022F5FF" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00BF7307">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Mars</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1556"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="2495"/>
         <w:gridCol w:w="840"/>
         <w:gridCol w:w="2039"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="2D97E6F7" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886D06" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00227D76">
+          <w:p w14:paraId="78440017" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00227D76">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
@@ -2490,4816 +2140,4602 @@
             </w:r>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Carême</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="002733B3">
+          <w:p w14:paraId="63C464FE" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="002733B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00236472" w:rsidRPr="00E527B3" w:rsidRDefault="00A71D45" w:rsidP="00A71D45">
+          <w:p w14:paraId="0063612F" w14:textId="77777777" w:rsidR="00236472" w:rsidRPr="00E527B3" w:rsidRDefault="00A71D45" w:rsidP="00A71D45">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pont de Vaux</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="00D04351" w:rsidP="00A71D45">
+          <w:p w14:paraId="7F93F3AE" w14:textId="77777777" w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="00D04351" w:rsidP="00A71D45">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00224B39" w:rsidP="002733B3">
+          <w:p w14:paraId="69F84F79" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00224B39" w:rsidP="002733B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+          <w:p w14:paraId="760DC785" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+          <w:p w14:paraId="09AC2F1B" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10h</w:t>
             </w:r>
             <w:r w:rsidR="00A71D45" w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">30 </w:t>
             </w:r>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00205207">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Bâgé</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bâgé la Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="6A7C5C88" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37846880" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00BF7307">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7B8E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Carême</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92465">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Présentation futurs bapt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DA9B703" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22DED6FE" w14:textId="77777777" w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="001B587A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Vésines</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59EA8D23" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="001B587A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="163560C4" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00224B39" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18CE0C02" w14:textId="77777777" w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00570D12" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00E5622D" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00205207">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> la Ville</w:t>
+              <w:t>Feillens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33AF632C" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00886D06" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="41928248" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1556" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00BF7307">
-[...15 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="3FF6CD89" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Carême</w:t>
             </w:r>
-            <w:r w:rsidR="00C92465">
-[...24 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00BF7307" w:rsidP="00E527B3">
+          <w:p w14:paraId="7A37CB78" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="001B587A">
-[...4 lines deleted...]
-                <w:szCs w:val="24"/>
+          <w:p w14:paraId="4985BE78" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="001B587A" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AE8CF72" w14:textId="77777777" w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="00D04351" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="406B17B0" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67789B85" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F31C54" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h</w:t>
+            </w:r>
+            <w:r w:rsidR="001B587A" w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Manziat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E527B3" w:rsidRPr="00E527B3" w14:paraId="21868003" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2C9CCDBD" w14:textId="77777777" w:rsidR="00227D76" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005A7B8E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ème</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Carême</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="168D8D60" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F755AD0" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="002733B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vésines</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="009F02DD" w:rsidP="001B587A">
+          </w:p>
+          <w:p w14:paraId="6429CD94" w14:textId="77777777" w:rsidR="00D04351" w:rsidRPr="00E527B3" w:rsidRDefault="00D04351" w:rsidP="002733B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="840" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32C095CF" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="002733B3" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E527B3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2039" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21400762" w14:textId="77777777" w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="001B587A" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Replonges</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="306804A2" w14:textId="77777777" w:rsidR="002733B3" w:rsidRPr="00E527B3" w:rsidRDefault="00E5622D" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E527B3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00452DC6" w:rsidRPr="00E527B3" w14:paraId="70D12FBD" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FE9BFAB" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Rameaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="056ACF07" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sa 28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2495" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D94F317" w14:textId="77777777" w:rsidR="00BD6B67" w:rsidRDefault="00BD6B67" w:rsidP="002733B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11h S. Bénigne </w:t>
+            </w:r>
+            <w:r w:rsidR="0017538A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">et Bâgé la Ville </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(Conscrits)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="063EB85D" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="002733B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18h30</w:t>
+            </w:r>
+            <w:r w:rsidR="0068138A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Replonges </w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4 </w:t>
+            </w:r>
+            <w:r w:rsidR="0068138A">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>(Gaufres école Ste Madeleine)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00224B39" w:rsidP="00E527B3">
-[...21 lines deleted...]
-              <w:t>8</w:t>
+          <w:p w14:paraId="2F3376C4" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Di 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2039" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BF7307" w:rsidRPr="00E527B3" w:rsidRDefault="00570D12" w:rsidP="00E527B3">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00E527B3">
+          <w:p w14:paraId="646012C5" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
-            <w:r w:rsidR="00E5622D" w:rsidRPr="00E527B3">
-[...11 lines deleted...]
-              <w:t>Feillens</w:t>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00886D06" w:rsidRPr="00E527B3" w:rsidRDefault="00886D06" w:rsidP="00E527B3">
-[...657 lines deleted...]
-          <w:p w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
+          <w:p w14:paraId="54BCFA0A" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="00E527B3" w:rsidRDefault="00452DC6" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>10h30</w:t>
             </w:r>
             <w:r w:rsidR="007D3403">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...9 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> Manziat</w:t>
+            </w:r>
             <w:r w:rsidR="00FE7555">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Caté)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006C4431" w:rsidRDefault="006C4431" w:rsidP="00224B39">
+    <w:p w14:paraId="24216B42" w14:textId="77777777" w:rsidR="006C4431" w:rsidRDefault="006C4431" w:rsidP="00224B39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00224B39" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00224B39">
+    <w:p w14:paraId="311C97B9" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="007F4365" w:rsidRDefault="00452DC6" w:rsidP="00224B39">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Avril</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1513"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="2506"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="2070"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w14:paraId="27039AC8" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="30F55865" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Jeudi St</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="4F4CD968" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="523D45E5" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="13AF373D" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Je 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="43E6D8DB" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>18h30 Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="0A1A1E28" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20h Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w14:paraId="13D93E29" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="5055B19D" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vendredi St</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="028BAE67" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="43AE5B24" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="005A7B8E">
+          <w:p w14:paraId="12EB56FD" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="005A7B8E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ve 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="6974E965" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>18h30 Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="452ABE74" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>20h Pont de Vaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w14:paraId="34125303" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="10327274" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Veillée Pascale</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="7A5D9185" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="72A4A329" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="005A7B8E">
+          <w:p w14:paraId="311441E0" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="005A7B8E">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sa 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="712FEA17" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
+          <w:p w14:paraId="56346BA4" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006501D2">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>21h Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="6AE8E86A" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00224B39" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
+          <w:p w14:paraId="3E076B2A" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pâques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00224B39">
+          <w:p w14:paraId="3DA6F244" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00224B39">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00C539BC">
+          <w:p w14:paraId="48A8E389" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00C539BC">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00021671">
+          <w:p w14:paraId="122DC787" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00224B39" w:rsidP="00021671">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00E527B3">
+          <w:p w14:paraId="014C47D6" w14:textId="77777777" w:rsidR="00224B39" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
             <w:r w:rsidR="007D3403">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00123F25" w:rsidP="006C4431">
+          <w:p w14:paraId="666C7C49" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00123F25" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10h30 </w:t>
             </w:r>
             <w:r w:rsidR="007D3403">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feillens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="1C58C90E" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+          <w:p w14:paraId="04292565" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2è D. Pâques Miséricorde</w:t>
             </w:r>
             <w:r w:rsidR="00C92465">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Présentation futurs </w:t>
-[...17 lines deleted...]
-              <w:t>.</w:t>
+              <w:t xml:space="preserve"> Présentation futurs bapt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00490D13">
+          <w:p w14:paraId="398C42F9" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00490D13">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sa</w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00490D13">
+          <w:p w14:paraId="54F21589" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00490D13">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>18h30</w:t>
             </w:r>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pont de Vaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00021671">
+          <w:p w14:paraId="663102C2" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00021671">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00F42A85">
+          <w:p w14:paraId="0143AC17" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00F42A85">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
             <w:r w:rsidR="00E5622D" w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00F42A85">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Feillens (Conscrits)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00F42A85">
+          <w:p w14:paraId="1C2D9924" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00F42A85">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10h30 </w:t>
             </w:r>
             <w:r w:rsidR="00F42A85">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pont de Vaux </w:t>
             </w:r>
             <w:r w:rsidR="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Baptêmes en âge de scolarité)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="3D279297" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1513" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00401BED" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00D363C8">
+          <w:p w14:paraId="1525EE4D" w14:textId="77777777" w:rsidR="00401BED" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00D363C8">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3è D. Pâques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E24549" w:rsidP="00E527B3">
+          <w:p w14:paraId="6B33B163" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E24549" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="009F02DD" w:rsidP="00E527B3">
+          <w:p w14:paraId="39290802" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="009F02DD" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00CB06EB">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Vésines</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00021671">
+          <w:p w14:paraId="7624F948" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00D363C8" w:rsidP="00021671">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Di</w:t>
             </w:r>
             <w:r w:rsidR="00E24549" w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00E527B3">
+          <w:p w14:paraId="037C4715" w14:textId="77777777" w:rsidR="00D363C8" w:rsidRPr="006C4431" w:rsidRDefault="00E527B3" w:rsidP="00E527B3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>9h</w:t>
             </w:r>
             <w:r w:rsidR="00E5622D" w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00205207">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
-              <w:t>Bâgé</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bâgé la Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BF90EC" w14:textId="77777777" w:rsidR="001B587A" w:rsidRPr="006C4431" w:rsidRDefault="00E5622D" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="3156A490" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1513" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322F7110" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00D363C8">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>4è D. Pâques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61115438" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="006C4431" w:rsidRDefault="00D74AF8" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2506" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70D8C746" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="006C4431" w:rsidRDefault="009F02DD" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4761CDF4" w14:textId="77777777" w:rsidR="00D04351" w:rsidRPr="006C4431" w:rsidRDefault="00D04351" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E26D77F" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="006C4431" w:rsidRDefault="00D74AF8" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>26</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2070" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0325CC0D" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="006C4431" w:rsidRDefault="00E5622D" w:rsidP="00E527B3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00CB06EB">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C11C8F1" w14:textId="77777777" w:rsidR="00D74AF8" w:rsidRPr="006C4431" w:rsidRDefault="00E5622D" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
             <w:r w:rsidR="00205207">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
-              </w:rPr>
-[...212 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Manziat</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0086285F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A94E5A" w:rsidRPr="006C4431" w:rsidRDefault="00A94E5A" w:rsidP="00C84049">
+    <w:p w14:paraId="63F3FF14" w14:textId="77777777" w:rsidR="00A94E5A" w:rsidRPr="006C4431" w:rsidRDefault="00A94E5A" w:rsidP="00C84049">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="00C84049">
+    <w:p w14:paraId="228D8925" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="00C84049">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Mai</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1512"/>
         <w:gridCol w:w="833"/>
         <w:gridCol w:w="2514"/>
         <w:gridCol w:w="837"/>
         <w:gridCol w:w="2067"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="108578F8" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C84049" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00E24549">
+          <w:p w14:paraId="2AD312FB" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00E24549">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5è D. Pâques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00E24549">
+          <w:p w14:paraId="7E8BE60C" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00E24549">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="0075193F" w:rsidRDefault="00C84049" w:rsidP="0059286F">
+          <w:p w14:paraId="58054368" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="0075193F" w:rsidRDefault="00C84049" w:rsidP="0059286F">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0075193F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vésines</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="00021671">
+          <w:p w14:paraId="5CF7E018" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="00021671">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00C26266" w:rsidP="006C4431">
+          <w:p w14:paraId="2C5CE777" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00C26266" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00F330AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Bâgé</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Bâgé la Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0328858B" w14:textId="77777777" w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidRDefault="00E5622D" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
             <w:r w:rsidR="00F330AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
-                <w:szCs w:val="24"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> la Ville</w:t>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4497D9A5" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="55539BDC" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7E8D65" w14:textId="77777777" w:rsidR="00700F45" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7B8E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>6è D. Pâques</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92465">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Présentation futurs bapt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71034A95" w14:textId="77777777" w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26512FBD" w14:textId="77777777" w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00700F45">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="0075193F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Arbigny</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A13802" w14:textId="77777777" w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00700F45">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AEE701B" w14:textId="77777777" w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="184F8B4F" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00C26266" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00F330AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidRDefault="00E5622D" w:rsidP="006C4431">
-[...2 lines deleted...]
-                <w:color w:val="000000" w:themeColor="text1"/>
+          <w:p w14:paraId="3EA024D3" w14:textId="77777777" w:rsidR="002E4966" w:rsidRDefault="00700F45" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
+              <w:t>10h</w:t>
+            </w:r>
+            <w:r w:rsidR="0059286F" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F330AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Feillens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20B1854D" w14:textId="77777777" w:rsidR="00F330AF" w:rsidRPr="006C4431" w:rsidRDefault="00F330AF" w:rsidP="00205207">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Handicap</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F330AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> et Joie)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w14:paraId="13B81090" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="038F2C4E" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A7B8E">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ascension</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A35699" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="633DF024" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="00E24549">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A3276A2" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Je 14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CFE11B9" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FABD20" w14:textId="77777777" w:rsidR="00C23FC3" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h30</w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Feillens</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43364313" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="00C23FC3" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Communions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="5B8F95B6" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="176023EE" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7è D. Pâques</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E4F1D1A" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C1C5EC4" w14:textId="77777777" w:rsidR="00E24549" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="00E24549">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18h</w:t>
+            </w:r>
+            <w:r w:rsidR="009F02DD" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidR="0012406A" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0075193F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saint Laurent</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076C4366" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F624A63" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C84049" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="58CCA9DB" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="0012406A" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9D13FF" w14:textId="77777777" w:rsidR="00C23FC3" w:rsidRDefault="00C84049" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve">10h30 </w:t>
             </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Replonges</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B14E485" w14:textId="77777777" w:rsidR="00C84049" w:rsidRPr="006C4431" w:rsidRDefault="00C23FC3" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Communions)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="68A32935" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1512" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E6F4754" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pentecôte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="833" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E101DAE" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2514" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B4F96F1" w14:textId="77777777" w:rsidR="00C23FC3" w:rsidRDefault="00C23FC3" w:rsidP="0059286F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>10h00 Feillens (Confirmations du doyenné)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="475E89C5" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="00205207" w:rsidRDefault="0059286F" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="0075193F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Boissey</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="837" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D82BD4" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>24</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2067" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50160EA6" w14:textId="77777777" w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="0059286F" w:rsidP="00F330AF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
             <w:r w:rsidR="00F330AF">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3</w:t>
-[...7 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="793CDDB4" w14:textId="77777777" w:rsidR="0023537A" w:rsidRDefault="0023537A" w:rsidP="00F330AF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00F330AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Manziat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1235B5" w14:textId="77777777" w:rsidR="00F330AF" w:rsidRPr="006C4431" w:rsidRDefault="00F330AF" w:rsidP="00F330AF">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F330AF">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>ère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Communions)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="00452DC6" w:rsidRPr="006C4431" w14:paraId="28CA9CEC" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1512" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00700F45" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00C539BC">
-[...39 lines deleted...]
-              <w:t>.</w:t>
+          <w:p w14:paraId="5670C8E5" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="00490D13">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sainte Trinité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="833" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="006C4431">
-[...21 lines deleted...]
-              <w:t>9</w:t>
+          <w:p w14:paraId="3FD7CF96" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sa 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2514" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00700F45">
-[...31 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="55437187" w14:textId="2F2226AA" w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="0059286F">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18h30</w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B23584">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Boz</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="837" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00700F45" w:rsidRPr="006C4431" w:rsidRDefault="00700F45" w:rsidP="00021671">
-[...21 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w14:paraId="17671F30" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="00021671">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Di 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2067" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRPr="006C4431" w:rsidRDefault="00C26266" w:rsidP="006C4431">
-[...29 lines deleted...]
-              <w:t xml:space="preserve"> 4</w:t>
+          <w:p w14:paraId="6A24316D" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9h</w:t>
+            </w:r>
+            <w:r w:rsidR="00205207">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Replonges</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="002E4966" w:rsidRDefault="00700F45" w:rsidP="006C4431">
-[...157 lines deleted...]
-              <w:t>9h</w:t>
+          <w:p w14:paraId="09891D42" w14:textId="77777777" w:rsidR="00C23FC3" w:rsidRDefault="00452DC6" w:rsidP="00C23FC3">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h30</w:t>
             </w:r>
             <w:r w:rsidR="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pont de Vaux</w:t>
             </w:r>
-            <w:r w:rsidR="00343D9D">
-[...740 lines deleted...]
-          <w:p w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00C23FC3" w:rsidP="00C23FC3">
+          </w:p>
+          <w:p w14:paraId="6C342DB6" w14:textId="77777777" w:rsidR="00452DC6" w:rsidRPr="006C4431" w:rsidRDefault="00C23FC3" w:rsidP="00C23FC3">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(1</w:t>
             </w:r>
             <w:r w:rsidRPr="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ère</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Communions)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00A94E5A" w:rsidRPr="006C4431" w:rsidRDefault="00A94E5A" w:rsidP="003F428C">
+    <w:p w14:paraId="7FF2E2AC" w14:textId="77777777" w:rsidR="00A94E5A" w:rsidRPr="006C4431" w:rsidRDefault="00A94E5A" w:rsidP="003F428C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="003F428C">
+    <w:p w14:paraId="23EED1A1" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="00452DC6" w:rsidP="003F428C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Juin</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1521"/>
         <w:gridCol w:w="838"/>
         <w:gridCol w:w="2499"/>
         <w:gridCol w:w="842"/>
         <w:gridCol w:w="2063"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w:rsidTr="00343D9D">
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="77397F97" w14:textId="77777777" w:rsidTr="00343D9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1521" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="0023537A">
+          <w:p w14:paraId="1BECCBC2" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="0023537A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A7B8E">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Saint Sacrement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="838" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="0023537A">
+          <w:p w14:paraId="665182C7" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="0023537A">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Sa </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2499" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="0059286F" w:rsidP="006C4431">
+          <w:p w14:paraId="6012FA10" w14:textId="266D7738" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="0059286F" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">18h30 </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00B23584">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sermoyer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5310159F" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1A5E7D" w14:textId="77777777" w:rsidR="0094268C" w:rsidRPr="006C4431" w:rsidRDefault="0094268C" w:rsidP="0094268C">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DA7A034" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="00A94E5A">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="12B9A69D" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00EF7A0E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Feillens suivie de la procession du Saint Sacrement</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A7B8E" w:rsidRPr="006C4431" w14:paraId="0A068595" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="73E0CAA6" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="005A7B8E" w:rsidRDefault="005A7B8E" w:rsidP="0023537A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sacré Cœur</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="11CB39D2" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C75D5FA" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9EA380" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ve 12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53F32A82" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32B2A23B" w14:textId="77777777" w:rsidR="005A7B8E" w:rsidRPr="006C4431" w:rsidRDefault="005A7B8E" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>18h30 Feillens</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="41CCDDFE" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="373F57EE" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="005A7B8E" w:rsidRDefault="009F3804" w:rsidP="0023537A">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>11è D. Ordin</w:t>
+            </w:r>
+            <w:r w:rsidR="00C92465">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Présentation futurs bapt.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="141D2526" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D26D48F" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0059286F" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18h30</w:t>
+            </w:r>
+            <w:r w:rsidR="0012406A" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
             <w:r w:rsidR="0075193F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Boz</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Asnières</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="842" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="00C539BC">
+          <w:p w14:paraId="15B53CCE" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Di </w:t>
             </w:r>
             <w:r w:rsidR="00452DC6">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2063" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0094268C" w:rsidRPr="006C4431" w:rsidRDefault="0094268C" w:rsidP="0094268C">
+          <w:p w14:paraId="64EA6FEB" w14:textId="77777777" w:rsidR="0094268C" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9h </w:t>
             </w:r>
             <w:r w:rsidR="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pont de Vaux</w:t>
             </w:r>
             <w:r w:rsidR="00343D9D">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:t xml:space="preserve"> 3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D47659" w14:textId="77777777" w:rsidR="0023537A" w:rsidRPr="006C4431" w:rsidRDefault="0023537A" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10h</w:t>
+            </w:r>
+            <w:r w:rsidR="00236472" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>30</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Manziat</w:t>
+            </w:r>
+            <w:r w:rsidR="0086285F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 1</w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Fête de l’école)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="74B923E8" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B6D32CF" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="005A7B8E" w:rsidRDefault="009F3804" w:rsidP="00A23143">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>12è D. Ordin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="574331B9" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sa </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47D7703B" w14:textId="77777777" w:rsidR="00A23143" w:rsidRPr="006C4431" w:rsidRDefault="003F428C" w:rsidP="00A23143">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="0075193F">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Chavannes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EF96219" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="003F428C" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30352AAE" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="003F428C" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B327A3" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="00FD1ADB" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>9h Bâgé la Ville</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2431" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E044433" w14:textId="77777777" w:rsidR="003F428C" w:rsidRPr="006C4431" w:rsidRDefault="00A34CCC" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10h30 </w:t>
+            </w:r>
+            <w:r w:rsidR="00C23FC3">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006C4431" w:rsidRPr="006C4431" w14:paraId="75C74C6E" w14:textId="77777777" w:rsidTr="00343D9D">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1521" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DA361C8" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="005A7B8E" w:rsidRDefault="009F3804" w:rsidP="006B0A19">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>13è D. Ordin</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="838" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEB2213" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00A23143" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sa</w:t>
+            </w:r>
+            <w:r w:rsidR="007A320F" w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>27</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2499" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A872CCF" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00FD1ADB" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>18h30 Pont de Vaux</w:t>
+            </w:r>
+            <w:r w:rsidR="00343D9D">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
               <w:t xml:space="preserve"> 2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00B9645B" w:rsidP="00A94E5A">
-[...8 lines deleted...]
-            <w:bookmarkEnd w:id="0"/>
+          <w:p w14:paraId="2ECEEF6C" w14:textId="77777777" w:rsidR="0094268C" w:rsidRPr="006C4431" w:rsidRDefault="0094268C" w:rsidP="00C539BC">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="842" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53C3BD34" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00A23143" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Di </w:t>
+            </w:r>
+            <w:r w:rsidR="00452DC6">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>28</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2063" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="173E4BDC" w14:textId="77777777" w:rsidR="0094268C" w:rsidRPr="006C4431" w:rsidRDefault="00FD1ADB" w:rsidP="006C4431">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006C4431">
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9h </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Feillens à l’école Limerol (Fête de l’école)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00EF7A0E" w:rsidP="006C4431">
-[...785 lines deleted...]
-          <w:p w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00A34CCC" w:rsidP="006C4431">
+          <w:p w14:paraId="4BF0F3D7" w14:textId="77777777" w:rsidR="00B9645B" w:rsidRPr="006C4431" w:rsidRDefault="00A34CCC" w:rsidP="006C4431">
             <w:pPr>
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006C4431">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">10h30 </w:t>
             </w:r>
             <w:r w:rsidR="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Replonges</w:t>
             </w:r>
             <w:r w:rsidR="0086285F">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3</w:t>
             </w:r>
             <w:r w:rsidR="00C23FC3">
               <w:rPr>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Fête de l’école)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00C41D5D" w:rsidRPr="006C4431" w:rsidRDefault="00C41D5D" w:rsidP="00826B08">
+    <w:p w14:paraId="79CC032E" w14:textId="77777777" w:rsidR="00C41D5D" w:rsidRPr="006C4431" w:rsidRDefault="00C41D5D" w:rsidP="00826B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00826B08" w:rsidRPr="006C4431" w:rsidRDefault="00A91B02" w:rsidP="00826B08">
+    <w:p w14:paraId="22A2F938" w14:textId="77777777" w:rsidR="00826B08" w:rsidRPr="006C4431" w:rsidRDefault="00A91B02" w:rsidP="00826B08">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006C4431">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Renseignements :          </w:t>
       </w:r>
       <w:r w:rsidR="00826B08" w:rsidRPr="006C4431">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>paroisse-de-feillens@orange.fr       ou    09 67 86 00 06</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001F0315" w:rsidRPr="0012406A" w:rsidRDefault="00826B08" w:rsidP="0012406A">
+    <w:p w14:paraId="613F9669" w14:textId="77777777" w:rsidR="001F0315" w:rsidRPr="0012406A" w:rsidRDefault="00826B08" w:rsidP="0012406A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                        paroissepontdevaux@orange.fr    ou    09 83 26 81 76</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="001F0315" w:rsidRPr="0012406A" w:rsidSect="00CD6412">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="851" w:right="851" w:bottom="851" w:left="851" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="366F793D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C37C1746"/>
     <w:lvl w:ilvl="0" w:tplc="0B760FFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Calibri" w:hAnsi="Symbol" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -7367,68 +6803,68 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="514343037">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00466BB1"/>
     <w:rsid w:val="00012E0A"/>
     <w:rsid w:val="00021671"/>
     <w:rsid w:val="00024DC9"/>
     <w:rsid w:val="00036C70"/>
     <w:rsid w:val="000D237A"/>
     <w:rsid w:val="000E4623"/>
     <w:rsid w:val="00123F25"/>
     <w:rsid w:val="0012406A"/>
     <w:rsid w:val="00124592"/>
     <w:rsid w:val="00146014"/>
     <w:rsid w:val="00173AD8"/>
     <w:rsid w:val="0017538A"/>
     <w:rsid w:val="00193129"/>
     <w:rsid w:val="001B587A"/>
     <w:rsid w:val="001C2909"/>
     <w:rsid w:val="001E17AE"/>
     <w:rsid w:val="001F0315"/>
     <w:rsid w:val="00205207"/>
     <w:rsid w:val="00224B39"/>
     <w:rsid w:val="00227D76"/>
     <w:rsid w:val="0023537A"/>
     <w:rsid w:val="00236472"/>
@@ -7453,79 +6889,81 @@
     <w:rsid w:val="00527717"/>
     <w:rsid w:val="00561538"/>
     <w:rsid w:val="00570D12"/>
     <w:rsid w:val="0058615D"/>
     <w:rsid w:val="00592557"/>
     <w:rsid w:val="0059286F"/>
     <w:rsid w:val="005A7B8E"/>
     <w:rsid w:val="005B57CE"/>
     <w:rsid w:val="00666556"/>
     <w:rsid w:val="00671E6D"/>
     <w:rsid w:val="00674D33"/>
     <w:rsid w:val="0068138A"/>
     <w:rsid w:val="006B0A19"/>
     <w:rsid w:val="006C4431"/>
     <w:rsid w:val="006F11FD"/>
     <w:rsid w:val="00700F45"/>
     <w:rsid w:val="007010AD"/>
     <w:rsid w:val="00721953"/>
     <w:rsid w:val="0075193F"/>
     <w:rsid w:val="007A320F"/>
     <w:rsid w:val="007D3403"/>
     <w:rsid w:val="007F4365"/>
     <w:rsid w:val="00810645"/>
     <w:rsid w:val="00826B08"/>
     <w:rsid w:val="00845D83"/>
+    <w:rsid w:val="008516D0"/>
     <w:rsid w:val="0086285F"/>
     <w:rsid w:val="008844CC"/>
     <w:rsid w:val="00886D06"/>
     <w:rsid w:val="00887D92"/>
     <w:rsid w:val="008D39A0"/>
     <w:rsid w:val="00914BD2"/>
     <w:rsid w:val="00925D71"/>
     <w:rsid w:val="00930480"/>
     <w:rsid w:val="0094268C"/>
     <w:rsid w:val="009945CF"/>
     <w:rsid w:val="009E7173"/>
     <w:rsid w:val="009E7FB3"/>
     <w:rsid w:val="009F02DD"/>
     <w:rsid w:val="009F3804"/>
     <w:rsid w:val="00A11ECF"/>
     <w:rsid w:val="00A13D0E"/>
     <w:rsid w:val="00A23143"/>
     <w:rsid w:val="00A34CCC"/>
     <w:rsid w:val="00A631B5"/>
     <w:rsid w:val="00A71D45"/>
     <w:rsid w:val="00A7384D"/>
     <w:rsid w:val="00A91B02"/>
     <w:rsid w:val="00A94E5A"/>
     <w:rsid w:val="00AA2239"/>
     <w:rsid w:val="00AB15B5"/>
     <w:rsid w:val="00AB6A3F"/>
     <w:rsid w:val="00B10C70"/>
     <w:rsid w:val="00B1185D"/>
     <w:rsid w:val="00B16CCF"/>
+    <w:rsid w:val="00B23584"/>
     <w:rsid w:val="00B23D8F"/>
     <w:rsid w:val="00B25611"/>
     <w:rsid w:val="00B52500"/>
     <w:rsid w:val="00B9645B"/>
     <w:rsid w:val="00BD3D99"/>
     <w:rsid w:val="00BD6B67"/>
     <w:rsid w:val="00BF7307"/>
     <w:rsid w:val="00C23FC3"/>
     <w:rsid w:val="00C26266"/>
     <w:rsid w:val="00C401AA"/>
     <w:rsid w:val="00C41D5D"/>
     <w:rsid w:val="00C506BA"/>
     <w:rsid w:val="00C539BC"/>
     <w:rsid w:val="00C54872"/>
     <w:rsid w:val="00C67914"/>
     <w:rsid w:val="00C81B78"/>
     <w:rsid w:val="00C84049"/>
     <w:rsid w:val="00C92465"/>
     <w:rsid w:val="00CB06EB"/>
     <w:rsid w:val="00CB3986"/>
     <w:rsid w:val="00CC2B4E"/>
     <w:rsid w:val="00CC5B52"/>
     <w:rsid w:val="00CC7688"/>
     <w:rsid w:val="00CD6412"/>
     <w:rsid w:val="00D04351"/>
@@ -7557,208 +6995,449 @@
     <w:rsid w:val="00FF3103"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="71AD25A7"/>
+  <w15:docId w15:val="{8BE4BCDB-D98D-4E50-9981-47CA1B72D66E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="007F4365"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
@@ -7785,250 +7464,60 @@
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Paragraphedeliste">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00401BED"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
-[...188 lines deleted...]
-
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///D:\Partages\Secretariat\Calendrier%20des%20Messes\Calendrier.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -8292,51 +7781,51 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FBEE6F-9751-4608-A481-A2FE169265CE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Calendrier</Template>
+  <Template>Calendrier.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>534</Words>
   <Characters>2941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>